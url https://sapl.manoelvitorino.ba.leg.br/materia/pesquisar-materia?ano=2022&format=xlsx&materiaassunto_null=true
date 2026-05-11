--- v0 (2026-02-04)
+++ v1 (2026-05-11)
@@ -54,588 +54,588 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Josivaldo Durans Silva</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/7/projeto_de_resolucao_no_02-2022_de_04_de_agosto_de_2022.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/7/projeto_de_resolucao_no_02-2022_de_04_de_agosto_de_2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI A COMISSÃO ESPECIAL DE ESTUDO SOBRE A REFORMA DA LEI ORGÂNICA DO MUNICÍPIO DE MANOEL VITORINO E O REGIMENTO INTERNO DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Manoel Silvany Barros</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/5/projeto_de_lei_587-2022_lei_de_diretrizes_orcamentarias_ldo.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/5/projeto_de_lei_587-2022_lei_de_diretrizes_orcamentarias_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/15/projeto_de_lei_no_588-2022.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/15/projeto_de_lei_no_588-2022.pdf</t>
   </si>
   <si>
     <t>Estabelece o piso salarial dos servidores ativos integrantes do Quadro dos Agentes Comunitários de Saúde e de Agentes de Combate às Endemias e promove outras alterações na Lei Nº 458 de 20 de janeiro de 2012 (Plano de Carreiras, Cargos e Vencimentos dos Servidores Trabalhadores de Saúde da Prefeitura Municipal de Manoel Vitorino) e dá outras providências".</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/19/projeto_de_lei_n_5892022.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/19/projeto_de_lei_n_5892022.pdf</t>
   </si>
   <si>
     <t>“Estima a Receita e Fixa a Despesa do Município de MANOEL VITORINO - Ba, para o Exercício Financeiro de 2023”.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/20/projeto_de_lei_no_590-2022.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/20/projeto_de_lei_no_590-2022.pdf</t>
   </si>
   <si>
     <t>Altera valores dos demonstrativos da Lei Municipal no 598, de 08 de junho de 2022 que dispôs sobre as diretrizes para a elaboração da lei orçamentária para o exercício de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/38/projeto_de_lei_no_591-2022.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/38/projeto_de_lei_no_591-2022.pdf</t>
   </si>
   <si>
     <t>Institui o pagamento de ajuda de custo aos médicos integrantes do Programa Médicos pelo Brasil (PMpB) lotados do município de Manoel Vitorino.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/50/projeto_de_lei_592-2022.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/50/projeto_de_lei_592-2022.pdf</t>
   </si>
   <si>
     <t>Institui a possibilidade de conversão em pecúnia indenizatória de licença prêmio por assiduidade, e dá outras providências.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Claudio Marcio Souza Lago</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/51/projeto_de_resolucao_legislativo_n004-2022.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/51/projeto_de_resolucao_legislativo_n004-2022.pdf</t>
   </si>
   <si>
     <t>Institui a votação aberta e nominal, para eleição da Mesa Diretora da Câmara Municipal de Manoel Vitorino - Bahia, para o biênio 2023/2024.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/9/mocao_de_aplausos__isfa.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/9/mocao_de_aplausos__isfa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MOÇÃO DE CONGRATULAÇÕES E APLAUSOS PELA COMEMORAÇÃO DOS 15 ANOS DE FUNDAÇÃO DO INSTITUTO DE FORMAÇÃO CIDADÃ SÃO FRANCISCO DE ASSIS – I S F A</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Valdimar Santana Silva</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/2/requerimento_056-2022_vereador_valdimar_santana_silva.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/2/requerimento_056-2022_vereador_valdimar_santana_silva.pdf</t>
   </si>
   <si>
     <t>Providências no sentido regularizar o abastecimento de água potável para as comunidades de "Olhos D'agua" e "Bonifácio".</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>João Batista Ferreira Meira</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/1/requerimento_057-2022__vereador_joao_batista_fereira_meira_.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/1/requerimento_057-2022__vereador_joao_batista_fereira_meira_.pdf</t>
   </si>
   <si>
     <t>limpeza das aguadas das seguintes comunidades: Serra; Boa Vista; Lagoa Rasa; Mato-Cipó; Feirinha; Catitú; Covão; Onça e Queimadas.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Leonardo Gomes Santos</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/6/requerimento_no058-2022.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/6/requerimento_no058-2022.pdf</t>
   </si>
   <si>
     <t>Aquisição de equipamentos e a manutenção da Academia da Saúde localizada na Praça Luiz Viana na Sede do Município.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Welson da Silva Meira</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/8/requerimento_no059-2022.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/8/requerimento_no059-2022.pdf</t>
   </si>
   <si>
     <t>Solicita para que por meio da Secretaria de Educação seja viabilizada contratação de profissionais para educação musical, neste município.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/11/requerimento_no060-2022.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/11/requerimento_no060-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja concluída a obra da Quadra de Esportes localizada na Avenida Gabriel Dantas Novaes na Sede do Município</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/12/requerimento_no061-2022.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/12/requerimento_no061-2022.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de Auditório na localidade do Povoado de Duas Irmãs, neste município.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/13/requerimento_062-2022.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/13/requerimento_062-2022.pdf</t>
   </si>
   <si>
     <t>Solicita para que sejam instalados a iluminação e acesso a água nos cemitérios do município.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/14/requerimento_063-2022.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/14/requerimento_063-2022.pdf</t>
   </si>
   <si>
     <t>Restauração da Rua João José Felix na sede do Município.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/16/requerimento_numero_064_welson_da_silva.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/16/requerimento_numero_064_welson_da_silva.pdf</t>
   </si>
   <si>
     <t>Solicita a reordenação dos professores da rede de ensino, incluindo a Escola Almonçour Canguçú, localizada no Povoado da Serra neste município.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Seja contratado de acordo com os preceitos legais, um Agente Comunitário de Saúde para atuar nas comunidades de: Brabo, Salinas, Anta Gorda e Onça, uma vez que o ACS titular da área, Sr. Manoel Brito da Silva está aposentado.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/21/requerimento_no_066-222.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/21/requerimento_no_066-222.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito a instalação de braços de luz nos postes de iluminação, bem como as lâmpadas, nos postes já existentes nas comunidades de Lagoa da Pedra e Olho D’Agua.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/26/requerimento_no067-2022.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/26/requerimento_no067-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja construída a estrutura de contorno de proteção de águas pluviais, próximo as calçadas desnível localizada na Rua Robert Kennedy na Sede do Município.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/27/requerimento_no068-2022.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/27/requerimento_no068-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam construídas duas "Passagens Molhadas" localizadas na estrada que liga a Fazenda Queimadas à Escola Castro Alves.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/28/requerimento_no069-2022.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/28/requerimento_no069-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito estudo e elaboração de projetos visando o fortalecimento da Agricultura Familiar.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/29/requerimento_no_70.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/29/requerimento_no_70.pdf</t>
   </si>
   <si>
     <t>Solicita que seja restaurada a rua Bela Vista na sede do município, que ainda não dispõe de pavimentação.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/34/requerimento_no_071_2022.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/34/requerimento_no_071_2022.pdf</t>
   </si>
   <si>
     <t>Solicita a restauração do alambrado da Quadra de Esportes, limpeza e reforma dos banheiros bem como a limpeza e manutenção da fossa séptica da Escala 30 de Julho na Sede do município</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Antônio Venâncio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/39/requerimento_072-2022_antonio_venancio_sampaio.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/39/requerimento_072-2022_antonio_venancio_sampaio.pdf</t>
   </si>
   <si>
     <t>Solicita a elaboração de Projeto visando a construção de Praça no espaço em frente a Igreja Católica, no Povoado do Inchú.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/41/requerimento_73-2022.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/41/requerimento_73-2022.pdf</t>
   </si>
   <si>
     <t>Solicita a recuperação com encascalhamento da Travessa Luiz Mendes, que dá acesso ao Posto de Saúde José Cirilo, localizado no bairro Imbuira na sede do Município.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/42/requerimento_no074-2022.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/42/requerimento_no074-2022.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de arquibancada ao lado do Campo de Futebol na Rua João Costa Santos localizado na Sede do Município.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/43/requerimento_n075.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/43/requerimento_n075.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de cinco "Mata-Burros" na estrada que liga a comunidade de Mamonas a comunidade de Barreiro.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/45/requerimento_no076-2022.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/45/requerimento_no076-2022.pdf</t>
   </si>
   <si>
     <t>Solicita reposição de lâmpadas,  bairro das Umburanas, Praça Luiz Viana.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/46/requerimento_no077_2022.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/46/requerimento_no077_2022.pdf</t>
   </si>
   <si>
     <t>Solicita reposição dos tambores que armazenam lixos na sede do município.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/47/requerimento_no0078-2022.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/47/requerimento_no0078-2022.pdf</t>
   </si>
   <si>
     <t>Solicita revitalização da Praça Mateus Vaz na Sede do Município.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/48/requerimento_no079._2022.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/48/requerimento_no079._2022.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção da rede de iluminação pública nas comunidades de: Serra, Coqueiro e D. Aurelita, neste município.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/49/requerimento_no_080._2022.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/49/requerimento_no_080._2022.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção da pavimentação da Rua da Cachoeira na Sede do Município.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/52/requerimento_081-2022.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/52/requerimento_081-2022.pdf</t>
   </si>
   <si>
     <t>Seja realizada, individualmente em votação aberta e nominal, a eleição para a composição da nova Mesa Diretora da Câmara Municipal de Manoel Vitorino - Bahia, para o Biênio 2023/2024.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>solicita que seja apreciado os pareceres das Comissões e colocado em 1º e 2º votação na Sessão Extraordinária do dia 22 de dezembro de 2022 o Projeto de Lei Nº 592/2022, pois a urgência do referido projeto de Lei requer.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>PCP</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente</t>
   </si>
   <si>
     <t>FOFF - Finanças, Orçamento e Fiscalização Financeira</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/22/comissao_de_financas.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/22/comissao_de_financas.pdf</t>
   </si>
   <si>
     <t>A Comissão de Finanças, Orçamento e Fiscalização Financeira, com base na apreciação ao Projeto de Lei Nº 588/2022 citado acima, é favorável ao referido Projeto.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>ESAOSP - Educação, Saúde, Assistência Social, Obras e Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/23/comissao_de_educacao.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/23/comissao_de_educacao.pdf</t>
   </si>
   <si>
     <t>A Comissão de Educação, Saúde, Assistência Social, Obras e Serviços Públicos, com base na apreciação ao Projeto de Lei Nº 588/2022 é favorável ao referido Projeto.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>CLJR - Constituição, Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/24/comissao_de_constituicao.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/24/comissao_de_constituicao.pdf</t>
   </si>
   <si>
     <t>A Comissão de Constituição, Legislação, Justiça e Redação, com base na apreciação ao Projeto de Lei Nº 588/2022, é favorável ao referido Projeto.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/30/valdimar_santana_silva.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/30/valdimar_santana_silva.pdf</t>
   </si>
   <si>
     <t>A Comissão de Finanças, Orçamento e Fiscalização Financeira, com base na apreciação ao Projeto de Lei Nº 590/2022 "que altera valores dos demonstrativos da Lei Municipal no 598, de 08 de junho de 2022 que dispôs sobre as diretrizes para a elaboração da lei orçamentaria para o exercício de 2023, e dá outras providências" é favorável ao referido Projeto.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/31/leonardo_gomes_santos.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/31/leonardo_gomes_santos.pdf</t>
   </si>
   <si>
     <t>A Comissão de Educação, Saúde, Assistência Social, Obras e Serviços Públicos, com base na apreciação ao Projeto de Lei Nº 590/2022 "que altera valores dos demonstrativos da Lei Municipal no 598, de 08 de junho de 2022 que dispôs sobre as diretrizes para a elaboração da lei orçamentaria para o exercício de 2023, e dá outras providências" é favorável ao referido Projeto.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/32/welson_da_silva_meira.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/32/welson_da_silva_meira.pdf</t>
   </si>
   <si>
     <t>A Comissão de Constituição, Legislação, Justiça e Redação, com base na apreciação ao Projeto de Lei Nº 590/2022, "que altera valores dos demonstrativos da Lei Municipal no 598, de 08 de junho de 2022 que dispôs sobre as diretrizes para a elaboração da lei orçamentaria para o exercício de 2023, e dá outras providências" é favorável ao referido Projeto.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/35/parecer_comissao_financas.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/35/parecer_comissao_financas.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças, Orçamento e Fiscalização Financeira ao Projeto de Lei Nº 589/2022 que estima a receita e fixa a despesa do Município de Manoel Vitorio-Ba. Para o exercício Financeiro de 2023.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Parecer da Comissão de Educação, Saúde, Assistência Social e Serviços Públicos ao Projeto de Lei Nº 589/2022 que estima a receita e fixa a despesa do Município de Manoel Vitorio-Ba para o exercício Financeiro de 2023.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação, Justiça e Redação ao Projeto de Lei Nº 589/2022 que estima a receita e fixa a despesa do Município de Manoel Vitorio-Ba. Para o exercício Financeiro de 2023.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Parecer Favorável da Comissão de Constituição, Legislação, Justiça e Redação ao Projeto de Lei 591/2022 que "institui o pagamento de ajuda de custo aos médicos integrantes do Programa Médicos pelo Brasil (PMpB) lotados do município de Manoel Vitorino."</t>
   </si>
@@ -645,51 +645,51 @@
   <si>
     <t>Parecer da Comissão de Finanças, Orçamento e Fiscalização Financeira ao Projeto de Lei Nº 592/2022 que Institui a possibilidade de conversão em pecúnia indenizatória de licença prêmio por assiduidade, e dá outras providências.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Parecer da Comissão de Educação, Saúde, Assistência Social, Obras e Serviços Públicos ao Projeto de Lei Nº 592/2022 que Institui a possibilidade de conversão em pecúnia indenizatória de licença prêmio por assiduidade, e dá outras providências.</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação, Justiça e Redação ao Projeto de Lei Nº 592/2022 que Institui a possibilidade de conversão em pecúnia indenizatória de licença prêmio por assiduidade, e dá outras providências.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>EP</t>
   </si>
   <si>
     <t>Emenda Parlamentar</t>
   </si>
   <si>
     <t>Welson da Silva Meira, Clotides Bispo Meira, Valdimar Santana Silva</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/40/emenda_ao_projeto_589-2022.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/40/emenda_ao_projeto_589-2022.pdf</t>
   </si>
   <si>
     <t>Traz emenda modificativa no artigo: 6º - ANEXO I e Art. 8º do Projeto de Lei n° 589/2022 "Que estima a receita e fixa a despesa do município de Manoel_x000D_
 Vitorino - Ba. para o exercício financeiro de 2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -997,68 +997,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/7/projeto_de_resolucao_no_02-2022_de_04_de_agosto_de_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/5/projeto_de_lei_587-2022_lei_de_diretrizes_orcamentarias_ldo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/15/projeto_de_lei_no_588-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/19/projeto_de_lei_n_5892022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/20/projeto_de_lei_no_590-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/38/projeto_de_lei_no_591-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/50/projeto_de_lei_592-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/51/projeto_de_resolucao_legislativo_n004-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/9/mocao_de_aplausos__isfa.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/2/requerimento_056-2022_vereador_valdimar_santana_silva.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/1/requerimento_057-2022__vereador_joao_batista_fereira_meira_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/6/requerimento_no058-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/8/requerimento_no059-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/11/requerimento_no060-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/12/requerimento_no061-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/13/requerimento_062-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/14/requerimento_063-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/16/requerimento_numero_064_welson_da_silva.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/21/requerimento_no_066-222.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/26/requerimento_no067-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/27/requerimento_no068-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/28/requerimento_no069-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/29/requerimento_no_70.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/34/requerimento_no_071_2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/39/requerimento_072-2022_antonio_venancio_sampaio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/41/requerimento_73-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/42/requerimento_no074-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/43/requerimento_n075.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/45/requerimento_no076-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/46/requerimento_no077_2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/47/requerimento_no0078-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/48/requerimento_no079._2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/49/requerimento_no_080._2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/52/requerimento_081-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/22/comissao_de_financas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/23/comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/24/comissao_de_constituicao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/30/valdimar_santana_silva.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/31/leonardo_gomes_santos.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/32/welson_da_silva_meira.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/35/parecer_comissao_financas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/40/emenda_ao_projeto_589-2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/7/projeto_de_resolucao_no_02-2022_de_04_de_agosto_de_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/5/projeto_de_lei_587-2022_lei_de_diretrizes_orcamentarias_ldo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/15/projeto_de_lei_no_588-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/19/projeto_de_lei_n_5892022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/20/projeto_de_lei_no_590-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/38/projeto_de_lei_no_591-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/50/projeto_de_lei_592-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/51/projeto_de_resolucao_legislativo_n004-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/9/mocao_de_aplausos__isfa.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/2/requerimento_056-2022_vereador_valdimar_santana_silva.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/1/requerimento_057-2022__vereador_joao_batista_fereira_meira_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/6/requerimento_no058-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/8/requerimento_no059-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/11/requerimento_no060-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/12/requerimento_no061-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/13/requerimento_062-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/14/requerimento_063-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/16/requerimento_numero_064_welson_da_silva.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/21/requerimento_no_066-222.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/26/requerimento_no067-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/27/requerimento_no068-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/28/requerimento_no069-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/29/requerimento_no_70.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/34/requerimento_no_071_2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/39/requerimento_072-2022_antonio_venancio_sampaio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/41/requerimento_73-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/42/requerimento_no074-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/43/requerimento_n075.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/45/requerimento_no076-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/46/requerimento_no077_2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/47/requerimento_no0078-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/48/requerimento_no079._2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/49/requerimento_no_080._2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/52/requerimento_081-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/22/comissao_de_financas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/23/comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/24/comissao_de_constituicao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/30/valdimar_santana_silva.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/31/leonardo_gomes_santos.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/32/welson_da_silva_meira.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/35/parecer_comissao_financas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2022/40/emenda_ao_projeto_589-2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="64.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="136.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>