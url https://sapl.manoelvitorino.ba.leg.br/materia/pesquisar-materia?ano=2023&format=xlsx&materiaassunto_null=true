--- v0 (2025-12-12)
+++ v1 (2026-05-10)
@@ -54,1602 +54,1602 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Claudio Marcio Souza Lago</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Institui, após Parecer das Comissões, proceder 1ª e 2ª votação na Sessão Ordinária do dia 1º de Junho de 2023, ao Projeto de Lei Nº 596/2023.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Aprova as Prestações de Contas da Prefeitura Municipal de Manoel Vitorino - Bahia, relativas ao Exercício Financeiro de 2019, de responsabilidade Administrativa do gestor Senhor Manoel Silvany Barros.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Aprova as Prestações de Contas da Prefeitura Municipal de Manoel Vitorino - Bahia, relativas ao Exercício Financeiro de 2021, de responsabilidade Administrativa do gestor Senhor Manoel Silvany Barros.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/216/projeto_de_decreto_no005-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/216/projeto_de_decreto_no005-2023.pdf</t>
   </si>
   <si>
     <t>Institui, após Parecer das comissões, proceder 1ª e 2ª votação na Sessão Ordinária do dia 5 de outubro de 2023, ao Projeto de Lei Nº 598/2023.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/218/decreto_legislativo_no006-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/218/decreto_legislativo_no006-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Manoel Vitorinense ao Senhor Anderson Santos Souza.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/115/projeto_de_lei_no001-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/115/projeto_de_lei_no001-2023.pdf</t>
   </si>
   <si>
     <t>“ESTABELECE A POLÍTICA MUNICIPAL DE ATENDIMENTO INTEGRADO A PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA, E DÁ OUTRAS  PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Leonardo Gomes Santos</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/116/projeto_de_lei_no002-20231.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/116/projeto_de_lei_no002-20231.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a antecipação de matrículas para pessoa com deficiência, Transtorno do Espectro Autista e Doenças Raras em creches, pré-escolas e escolas de ensino fundamental e médio, no município de Manoel Vitorino-Ba, Mantidas ou subsidiadas pelo poder público.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a nomear Rua localizada no Bairro Arruda como: "Rua Altamira Silva Moreira"</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Welson da Silva Meira</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a nomear o Parque de Equiprovas localizado na sede do Município de Manoel Vitorino – Bahia, como: “Parque de Equiprovas Jaime Salustiano de Almeida”.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>Manoel Silvany Barros</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/89/projeto_de_lei_no594-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/89/projeto_de_lei_no594-2023.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral salarial aos servidores ativos integrantes do quadro próprio do Poder Executivo, e altera a Lei no 457 de 20 de janeiro de 2012 (Plano de Cargos, Carreiras e Salários para os servidores públicos efetivos integrantes dos Grupos Funcionais Básicos, Médio e Superior do Município de Manoel Vitorino), e a Lei no 458 de 20 de janeiro de 2012 (Plano de Carreiras, Cargos e Vencimentos dos Servidores Trabalhadores de Saúde da Prefeitura Municipal de Manoel Vitorino) e dá outras providências.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/87/projeto_de_lei_595-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/87/projeto_de_lei_595-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política de atendimento dos direitos da criança e do adolescente de Manoel Vitorino-Ba, do Conselho municipal dos direitos da criança e do adolescente, do conselho tutelar e do fundo da infância e adolescência, e dá outras providências</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/117/lei_de_diretrizes_orcamentaria__exercicio_2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/117/lei_de_diretrizes_orcamentaria__exercicio_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/208/loa_2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/208/loa_2024.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Manoel Vitorino-Ba, para o Exercício Financeiro de 2024.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/60/projeto_de_lei_complementar_no_593-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/60/projeto_de_lei_complementar_no_593-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação dos Conselhos Escolares nas unidades de Ensino Publico da Rede Municipal de Educação de Manoel Vitorino/BA</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/181/projeto_de_lei_no597.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/181/projeto_de_lei_no597.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adequação orçamentária no âmbito do Município de Manoel Vitorino e autoriza a abertura de crédito especial ao orçamento anual de 2023 no valor de R$ 144.898,13</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/201/proeto_de_lei_comlementar_n598-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/201/proeto_de_lei_comlementar_n598-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação do Piso Nacional da Enfermagem definido pela Lei Federal Nº 14.434/2022, nos exatos termos da decisão cautelar proferida pelo Supremo Tribunal nos autos da ação direta de inconstitucionalidade Nº 7222/DF, e dá outras providências.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/229/projeto_de_lei_no_600-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/229/projeto_de_lei_no_600-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Novo Código Tributário e Rendas do Município de Manoel Vitorino e dá outras providências.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/227/projeto_de_resolucao_de_diarias.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/227/projeto_de_resolucao_de_diarias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de diárias aos Vereadores e aos Servidores da Câmara Municipal de Manoel Vitorino e dá outras providências.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Dispõe sobre Moção de Congratulações e Aplausos à ex-Vereadoras da Câmara Municipal de Manoel Vitorino-Ba, pela comemoração do dia Internacional da Mulher.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>Uberlândio Meira Barros, Antônio Venâncio Sampaio, Claudio Marcio Souza Lago, Clotides Bispo Meira, João Batista Ferreira Meira, Josivaldo Durans Silva, Leonardo Gomes Santos, Valdimar Santana Silva, Welson da Silva Meira</t>
   </si>
   <si>
     <t>Moção de Pesar em memória do senhor Valter de Sá Barros.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Dispõe sobre a Moção de Aplausos a Professora Almiralice Meira Costa (in memoriam).</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>Moção de Pesar em memória da Professora Nilcéia Pimenta Hohlenwerger.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/57/requerimento_no_001-2023_-_leonardo.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/57/requerimento_no_001-2023_-_leonardo.pdf</t>
   </si>
   <si>
     <t>Solicita elaboração de Projeto criando um programa ou campanha para incentivar a economia no consumo de água e energia elétrica nas escolas e demais setores da rede pública, bem como na prática do descarte seletivo dos resídios sólidos.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/58/requerimento_no_002-2023_-_leonardo.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/58/requerimento_no_002-2023_-_leonardo.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de pontos de ônibus nas localidades: Duas Irmãs; Pé de Umbu e João Novo.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Valdimar Santana Silva</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/61/requerimento_003.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/61/requerimento_003.pdf</t>
   </si>
   <si>
     <t>Que se realize manutenção de Lâmpadas da rua ao lado do estádio de futebol e rua 31 de março na sede do município</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/65/requerimento_004.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/65/requerimento_004.pdf</t>
   </si>
   <si>
     <t>Restauração da estrada que dá acesso a comunidade de pombas. Iniciando da região do coqueiro e passando pela região do arroz e lagoa da pedra</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/64/requerimento_005.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/64/requerimento_005.pdf</t>
   </si>
   <si>
     <t>Restauração das estradas que dá acesso a comunidade de olhos d'água ao povoado do barreiro, passando pela região do ribeirão do peixe, queimadas, mamonas, estreito, jatobá até o barreiro</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Solicita recuperação e roçagem nas estradas da comunidade do Casimiro.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Solicita Instrutora de ponto de ônibus nos entroncamentos das Comunidades de Feirinha, Queimadas e Catitu.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>João Batista Ferreira Meira</t>
   </si>
   <si>
     <t>solicita recuperação das estradas que dão acesso as comunidades de Boa Vista, Mato Cipó, Feirinha até Sinó e Catitú, neste município.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/73/requerimento_no009.2023_.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/73/requerimento_no009.2023_.pdf</t>
   </si>
   <si>
     <t>Solicita apresentação de um dispositivo de lei que institua uma politica pública de formação continuada aos professores da educação do município de Manoel Vitorino-Bahia.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/74/requerimento_no010.2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/74/requerimento_no010.2023.pdf</t>
   </si>
   <si>
     <t>solicita a implantação de redes de Wi-Fi gratuitas nas principais praças e centros públicos da cidade.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/75/requerimento_no011.2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/75/requerimento_no011.2023.pdf</t>
   </si>
   <si>
     <t>solicita a implantação de equipamento e rede de energia solar nas principais praças e centros da cidade.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/77/requerimento_no012-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/77/requerimento_no012-2023.pdf</t>
   </si>
   <si>
     <t>Solicita construção da cobertura da quadra de esportes no povoado do Salgado.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/78/requerimento_no013-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/78/requerimento_no013-2023.pdf</t>
   </si>
   <si>
     <t>Solicita reposição de lâmpadas, bem como instalação de braços de luz na rede de iluminação públicas nos povoados do Recreio e Colonhão, neste município.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/79/requerimento_no014-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/79/requerimento_no014-2023.pdf</t>
   </si>
   <si>
     <t>Solicita recuperação e roçagem nas estradas de Vai-Quem-Quer, Santa Maria, Serra, Fruteira, Recreio, e localidades ligadas ao povoado do Salgado.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/80/requerimento_no015-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/80/requerimento_no015-2023.pdf</t>
   </si>
   <si>
     <t>solicita que sejam implantados na Sede do Município e comunidades da área rural os Centro Integrados de Convivência.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/81/requerimento_no016-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/81/requerimento_no016-2023.pdf</t>
   </si>
   <si>
     <t>solicita a criação do Coral da Cidade.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/82/requerimento_no017-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/82/requerimento_no017-2023.pdf</t>
   </si>
   <si>
     <t>solicita que seja adquirido ou locado um veículo tipo micro ônibus para atender no transporte de pacientes assistidos pelo TFD - Tratamento fora de domicílio.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/83/requerimento_no018-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/83/requerimento_no018-2023.pdf</t>
   </si>
   <si>
     <t>solicita seja adquiridos ou locados 3 (três) veículos para servir ao sistema de transporte da Saúde do município.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Josivaldo Durans Silva</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/84/requerimento_no019-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/84/requerimento_no019-2023.pdf</t>
   </si>
   <si>
     <t>solicita construção de Parque Recreativo, quiosques, vestiários e banheiros masculinos e feminino ao lado da Quadra de Esportes com grama sintética localizada na Rua João Costa Santos, na Sede do município.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Antônio Venâncio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/90/requerimento_no020-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/90/requerimento_no020-2023.pdf</t>
   </si>
   <si>
     <t>solicita que seja construída uma "Passagem Molhada" na estrada do Inchú, localizada Próximo a propriedade de Edézio.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/91/requerimento_no021-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/91/requerimento_no021-2023.pdf</t>
   </si>
   <si>
     <t>solicita a poda das árvores e remoção dos entulhos nas ruas da Sede do Município.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/92/requerimento_no022-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/92/requerimento_no022-2023.pdf</t>
   </si>
   <si>
     <t>solicita que seja realizada Feira de Saúde na Sede do Município.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/93/requerimento_no023-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/93/requerimento_no023-2023.pdf</t>
   </si>
   <si>
     <t>solicita regularização do abastecimento de água através de Carros Pipa, administrados pelo Exército Brasileiro, para servir comunidades da área rural.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/94/requerimento_no024-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/94/requerimento_no024-2023.pdf</t>
   </si>
   <si>
     <t>solicita realização de estudos no sentido da elaboração de Projeto de Lei para a criação de Secretaria de Esportes e Lazer.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/95/requerimento_no025-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/95/requerimento_no025-2023.pdf</t>
   </si>
   <si>
     <t>solicita a realização de obra de restauração e pintura, incluindo melhorias na pavimentação do pátio interno da Escola Clemente Mariane no Distrito de Catingal.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/96/requerimento_no026-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/96/requerimento_no026-2023.pdf</t>
   </si>
   <si>
     <t>solicita a restauração da parte elétrica e iluminação do Ginásio de Esportes localizado no Distrito de Catingal.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/97/requerimento_no027-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/97/requerimento_no027-2023.pdf</t>
   </si>
   <si>
     <t>Solicita reforma no banheiro público,  localizado no parque de equiprovas na sede de Manoel vitorino</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/98/requerimento_no028-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/98/requerimento_no028-2023.pdf</t>
   </si>
   <si>
     <t>Solicita contratação de carros pipa, para atender as demandas das comunidades que enfrentam falta de água potável.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/109/requerimento_no029-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/109/requerimento_no029-2023.pdf</t>
   </si>
   <si>
     <t>solicita a viabilização de estudos sobre implantação das Práticas Integrativas e Complementares em Saúde (PICS) nos serviços de saúde.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/110/requerimento_no030-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/110/requerimento_no030-2023.pdf</t>
   </si>
   <si>
     <t>solicita construção de uma Praça no Povoado do Recreio.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/111/requerimento_no031-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/111/requerimento_no031-2023.pdf</t>
   </si>
   <si>
     <t>solicita que seja adquirida uma Unidade Móvel Odontológica.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/112/requerimento_no032-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/112/requerimento_no032-2023.pdf</t>
   </si>
   <si>
     <t>solicita a instalação de tela de proteção sobre a Quadra de Esportes do Povoado do Recreio.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/113/requerimento_no033-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/113/requerimento_no033-2023.pdf</t>
   </si>
   <si>
     <t>solicita que seja colocada em prática o desenvolvimento de atividades nas unidades escolares fomentando a promoção da cultura da paz.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/114/requerimento_no034-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/114/requerimento_no034-2023.pdf</t>
   </si>
   <si>
     <t>solicita disponibilidade efetivo da Guarda Municipal visando promover a segurança nas unidades escolares da rede municipal de ensino.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/107/requerimento_no035-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/107/requerimento_no035-2023.pdf</t>
   </si>
   <si>
     <t>solicita que viabilize a locação de recursos visando a ativação da horta da escola municipal Jorge Vaz, localizada no povoado do Recreio</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/118/requerimento_no036-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/118/requerimento_no036-2023.pdf</t>
   </si>
   <si>
     <t>solicita que seja adquirido um veículo devidamente adaptado com plataforma elevatória para o transporte de pessoas com deficiência para o Município de Jequié.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/119/requerimento_no037-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/119/requerimento_no037-2023.pdf</t>
   </si>
   <si>
     <t>solicita a aquisição de mudas de árvores destinadas a reflorestamento.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/120/requerimento_no038-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/120/requerimento_no038-2023.pdf</t>
   </si>
   <si>
     <t>Solicito conclusão da passagem molhada no Povoado do Inchu</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/121/requerimento_no039-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/121/requerimento_no039-2023.pdf</t>
   </si>
   <si>
     <t>Solicita reposição de portas no Banheiro Público do Povoado do Salgado.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/122/requerimento_no040-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/122/requerimento_no040-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam adquiridas camas hospitalares para apoio aos pacientes.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/123/requerimento_no041-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/123/requerimento_no041-2023.pdf</t>
   </si>
   <si>
     <t>Solicita reforma na escola Municipal Marcílio Teixeira localizada no Povoado do Salgado.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/124/requerimento_no042-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/124/requerimento_no042-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que seja ativado a Unidade de Saúde localizada no povoado do Recreio</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/125/requerimento_no043-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/125/requerimento_no043-2023.pdf</t>
   </si>
   <si>
     <t>solicita curso para formação da Guarda Municipal e capacitação específica para Ronda Escolar.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/126/requerimento_no044-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/126/requerimento_no044-2023.pdf</t>
   </si>
   <si>
     <t>solicita que seja implantado o atendimento de Fisioterapia na Unidade de Saúde localizada no Distrito de Catingal.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/128/requerimento_no45-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/128/requerimento_no45-2023.pdf</t>
   </si>
   <si>
     <t>solicita implantação de cursos profissionalizantes/ técnicos para jovens incluindo os estudantes da Educação de Jovens e Adultos.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/129/requerimento_no046-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/129/requerimento_no046-2023.pdf</t>
   </si>
   <si>
     <t>solicita instituir Curso Pré-Vestibular preparatório inclusive para o ENEM.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/130/requerimento_no047-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/130/requerimento_no047-2023.pdf</t>
   </si>
   <si>
     <t>solicita o desenvolvimento de ações e campanhas visando a valorização do Comércio Local contribuindo para a geração de emprego e renda.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/131/requerimento_no048-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/131/requerimento_no048-2023.pdf</t>
   </si>
   <si>
     <t>solicita que seja restaurado o imóvel antigo que abrigou a antiga Prefeitura com o objetivo de criar a Casa de Cultura Prof.ª Almiralice Meira Costa.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/134/requerimento_no049-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/134/requerimento_no049-2023.pdf</t>
   </si>
   <si>
     <t>solicita Instalação de letreiro com os Dizeres: Eu Amo Catingal na Praça Localizada no Distrito de Catingal.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/132/requerimento_no050-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/132/requerimento_no050-2023.pdf</t>
   </si>
   <si>
     <t>solicita construções de espaços recreativos nas escolas da zona rural,  como quadra de futsal, arenas de gramados sintéticos.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/133/requerimento_no051-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/133/requerimento_no051-2023.pdf</t>
   </si>
   <si>
     <t>solicita viabilizar transporte para atendimento na área da saúde pública nas comunidades de Queimadas, Água Boa, Onça,  São Miguel, Covão e Barraquinha.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Leonardo Gomes Santos, Josivaldo Durans Silva</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/137/requerimento_no052-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/137/requerimento_no052-2023.pdf</t>
   </si>
   <si>
     <t>que seja construída uma "Passagem Molhada" no Riacho do Izidório, próximo a propriedade do Sr. Adalício, localizado na comunidade do Izodório.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/138/requerimento_no053-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/138/requerimento_no053-2023.pdf</t>
   </si>
   <si>
     <t>solicita que seja construída uma "Passagem Molhada" no Riacho do Olho D'água, próximo a propriedade do Sr Tita, localizado na comunidade Beira Rio.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/139/requerimento_no054-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/139/requerimento_no054-2023.pdf</t>
   </si>
   <si>
     <t>solicita que seja garantida a Formação Continuada, para todos os profissionais de educação inclusiva.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/140/requerimento_no055-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/140/requerimento_no055-2023.pdf</t>
   </si>
   <si>
     <t>solicita que seja restaurado o imóvel da antiga Secretaria de Saúde, visando p atendimento Integrado à Pessoa com Transtorno do Espectro Autista.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/141/requerimento_no056-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/141/requerimento_no056-2023.pdf</t>
   </si>
   <si>
     <t>solicita que seja restaurada a Iluminação Pública na Sede do Município nas localidades: Praça Luiz Viana; Praça próxima a Escola Robert Kennedy; Rua Gracindo Lopes; Rua Padre Vicente e Travessa Vasco Neto.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/142/requerimento_no057-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/142/requerimento_no057-2023.pdf</t>
   </si>
   <si>
     <t>solicita que seja realizada a poda das árvores da Praça Luiz Viana.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/143/requerimento_no058-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/143/requerimento_no058-2023.pdf</t>
   </si>
   <si>
     <t>solicita que seja restaurada a Iluminação Pública no Povoado de Olhos D'água.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/144/requerimento_no59-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/144/requerimento_no59-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que interceda jungo ao órgão responsável - EMBASA, para que seja realizada a extensão de rede, canalizando água tratada para atender a comunidade Lagoa de Honorário.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/145/requerimento_no060-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/145/requerimento_no060-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que estabeleça política pública visando o fortalecimento da Bacia Leiteira no Município de Manoel Vitorino.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/150/requerimento_no061-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/150/requerimento_no061-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que seja implementada a Educação em Tempo Integral na rede municipal de ensino no âmbito de Manoel Vitorino.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/147/requerimento_no062-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/147/requerimento_no062-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a pavimentação na continuação da Rua Gabriel Dantas Novaes no trecho ainda sem o calçamento.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/149/requerimento_no063-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/149/requerimento_no063-2023.pdf</t>
   </si>
   <si>
     <t>Solicita-se, com base no que estabelece o Projeto de Lei Nº 589/2023 - LOA - aprovado em 03/11/2023, em seu artigo 8º - Inciso I, que autoriza ao Poder Executivo abrir créditos adicionais suplementares até o limite de 70% (setenta) por cento,  sejam disponibilizados recursos para apoio ao evento do dia 10 junho de 2023, "Marcha para Jesus" em Manoel Vitorino.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/151/requerimento_no064-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/151/requerimento_no064-2023.pdf</t>
   </si>
   <si>
     <t>Solicita o retorno do Núcleo de Apoio à Saúde da Família (NASF), com equipe multiprofissional na atenção primária à Saúde.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/153/requerimento_no065-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/153/requerimento_no065-2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja apreciado os Pareceres das Comissões e colocado em 1ª e 2ª votação na Sessão Ordinária do dia 1º de junho de 2023, o Projeto de Lei Nº 596/2023, pois a urgência do referido projeto de Lei requer.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/154/requerimento_no066-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/154/requerimento_no066-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que seja implantado atendimento médico 24 horas, sete dias por semana na Unidade de Saúde Nossa Senhora da Conceição.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/155/requerimento_no067-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/155/requerimento_no067-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que seja implementada a Política de Convivência com o semiárido no âmbito do Município de Manoel Vitorino.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/156/requerimento_no068-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/156/requerimento_no068-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam instaladas câmeras de segurança, interna e externamente, no perímetro da Escola Marcílio Teixeira no Povoado do Salgado.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/158/requerimento_no069-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/158/requerimento_no069-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que seja instituído o calendário municipal de eventos esportivos.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/159/requerimento_no070-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/159/requerimento_no070-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que seja instituído o calendário municipal de eventos.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/160/requerimento_no071-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/160/requerimento_no071-2023.pdf</t>
   </si>
   <si>
     <t>Solicita elaboração e levantamento do número de barragens, açudes e aguadas, com objetivo da realização da programação quanto a limpeza e manutenção.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/161/requerimento_no072-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/161/requerimento_no072-2023.pdf</t>
   </si>
   <si>
     <t>Solicita recuperação de "Quebra-Molas" localizados nas ruas da Sede do Município.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/166/requerimento_no073-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/166/requerimento_no073-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que seja instalado letreiro com os dizeres: "Eu Amo Salgado", na Praça localizada no Povoado do Salgado.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/164/requerimento_no074-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/164/requerimento_no074-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam disponibilizados: uma caçamba de areia e outra de pedras, para auxiliar na construção de uma Passagem Molhada na comunidade de Queimadas.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/163/requerimento_no075-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/163/requerimento_no075-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam instaladas placas nominativas das ruas que estão sem sinalização, que receberam por meio de Projeto de Lei nova identificação.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/162/requerimento_no076-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/162/requerimento_no076-2023.pdf</t>
   </si>
   <si>
     <t>Solicita construção de "Quebra-Molas" ao longo da rua Padre Vicente na sede do município.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/167/requerimento_no077-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/167/requerimento_no077-2023.pdf</t>
   </si>
   <si>
     <t>Solicita elaboração de Projeto de Lei visando a cessão de direito de uso do Prédio Escolar de propriedade do Município, situado no Povoado do João Novo, tento por destinação o funcionamento da Associação dos Moradores do João Novo.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/168/requerimento_no078-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/168/requerimento_no078-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção do Poço Artesiano localizado na região do Mato Cipó.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Solicita ampliação ou construção de um novo Cemitério Municipal.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>Solicita instalação de câmeras de videomonitoramento na área da Praça Nelson David e imediações das margens da BR-116 (norte-sul) no centro da cidade.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>Solicita construção de vestiário ao lado do Campo de Futebol "Campo de Dilo" localizado na Sede do Município.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/173/requerimento_leonardo_082.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/173/requerimento_leonardo_082.pdf</t>
   </si>
   <si>
     <t>Sugestão para que seja implantado na Cidade o "Projeto Cultura na Praça".</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/174/requerimento_no083-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/174/requerimento_no083-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam disponibilizados para as escolas localizadas na área rural Kits tecnológicos.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/175/requerimento_no084-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/175/requerimento_no084-2023.pdf</t>
   </si>
   <si>
     <t>Solicita construção de duas "Passagens Molhadas" nas duas estradas que dão acesso ao Povoado Serra dos Coqueiros.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/176/requerimento_no085-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/176/requerimento_no085-2023.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza da aguada construída pela Prefeitura na comunidade Mato Cipó.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/179/requerimento_no086-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/179/requerimento_no086-2023.pdf</t>
   </si>
   <si>
     <t>Solicita construção de uma "Passagem Molhada" no Povoado do João Novo.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/180/requerimento_no087-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/180/requerimento_no087-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam disponibilizados aparelhos telefônicos celulares, como referência para acesso dos moradores a todas as Unidades de Saúde da Sede do Município e área rural.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/177/requerimento_no088-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/177/requerimento_no088-2023.pdf</t>
   </si>
   <si>
     <t>Solicita recuperação das estradas que dão acesso as comunidades: Fruteira, Serra e Meia Légua.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/178/requerimento_no089-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/178/requerimento_no089-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam construído dois Mata burros, localizados na estrada do Cavassu e outro na estrada da Lagoinha - comunidade de Queimadas.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/182/requerimento_no090-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/182/requerimento_no090-2023.pdf</t>
   </si>
   <si>
     <t>Solicita elaboração de Projeto visando a construção do Terminal Rodoviário da cidade.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/185/requerimento_no091-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/185/requerimento_no091-2023.pdf</t>
   </si>
   <si>
     <t>Solicita construção de "Passagem Molhada"no Riacho localizado na estrada do Catitú, próximo a propriedade do Sr. Neomésio.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/186/requerimento_no092-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/186/requerimento_no092-2023.pdf</t>
   </si>
   <si>
     <t>Solicita perfuração e instalação de um Poço Artesiano para servir a comunidade de Feirinha.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/183/requerimento_no093-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/183/requerimento_no093-2023.pdf</t>
   </si>
   <si>
     <t>Solicito do Poder executivo que através da secretaria de obras e agricultura, seja disponibilizado uma retro- escavadeira ou uma pá enchedeira para atender as demandas de limpesas de barragens, açudes e lagoas dos associados da associação de criadores e produtores de gado de leite do município de Manoel Vitorino-Bahia</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/184/requerimento_no094-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/184/requerimento_no094-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora, resposta sobre ao que refere o requerimento número 012/2022, que solicita desarquivamento do Projeto de Lei Legislativo Nº 004/2019, que dispõe sobre controle da frota de veículos a serviço do Município de Manoel Vitorino.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/188/requerimento_no095-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/188/requerimento_no095-2023.pdf</t>
   </si>
   <si>
     <t>Solicita instalação do Poço Artesiano no Povoado do Recreio.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/189/requerimento_no096-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/189/requerimento_no096-2023.pdf</t>
   </si>
   <si>
     <t>Solicito que através da secretaria de obras seja encaminhado um caminhão pipa para atender com abastecimento de água potável as comunidades de Serra, Fruteira e Meia Légua</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/190/requerimento_no097-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/190/requerimento_no097-2023.pdf</t>
   </si>
   <si>
     <t>Solicito que através da secretaria de obras, seja encaminhada através de carros pipa abastecimento de água potável na comunidade do Mato cipó.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/191/requerimento_no098-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/191/requerimento_no098-2023.pdf</t>
   </si>
   <si>
     <t>Solicita restaurar as estradas que dão acesso as comunidades: Boqueirão da Quixaba e Queimadas.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/210/requerimento_no_099-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/210/requerimento_no_099-2023.pdf</t>
   </si>
   <si>
     <t>Solicita elaboração de Projeto visando a qualificação e apoio ao Comercio Ambulante no âmbito municipal.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/211/requerimento_no100-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/211/requerimento_no100-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que dê continuidade a restauração das estradas que dão acesso às comunidades: Mamonas, Jatobá, Pilão, Estreito até o Barreiro.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/212/requerimento_no101-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/212/requerimento_no101-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que seja concedida a cessão de uso do imóvel onde funcionava o Posto de Atendimento do Banco Bradesco, para as atividades da Associação de Pais e Amigos de Manoel Vitorino- APAMV</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/213/requerimento_n102-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/213/requerimento_n102-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a perfuração e instalação de Poço Artesiano para servir aos moradores do Povoado do João Novo.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Antônio Venâncio Sampaio, Leonardo Gomes Santos, Uberlândio Meira Barros</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/214/requerimento_no103-2023_aprovado.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/214/requerimento_no103-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>Solicita que seja apreciado os pareceres das Comissões e colocando em 1ª e 2ª votação na Sessão Ordinária do dia 5 de outubro de 2023, o Projeto de Lei Nº 598/2023, pois a urgência do referido Projeto de Lei requer.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/219/requerimento_no104-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/219/requerimento_no104-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de Delegacia de Polícia Itinerante, com efetivo da Polícia Militar, uma vez por semana ou a cada 15 dias (às quartas-feiras) no Distrito de Catingal.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/220/requerimento_no105-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/220/requerimento_no105-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que seja elaborado Projeto visando a Implantação de Comissão Especial de Acompanhamento às Medidas de Enfrentamento à Seca e Obras Estruturadoras do Semiárido.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/223/requerimento_no106-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/223/requerimento_no106-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a criação do Conselho Municipal da Pessoa com Deficiência.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/224/requerimento_no107-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/224/requerimento_no107-2023.pdf</t>
   </si>
   <si>
     <t>Solicita realização de Feira de Saúde abordando os temas em alusão ao Outubro Rosa e Novembro Azul.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/225/requerimento_no108-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/225/requerimento_no108-2023.pdf</t>
   </si>
   <si>
     <t>Solicita reforma e devida adequação do prédio do Entreposto de carnes e derivados para que venha a abrigar a Sede do Pelotão da Polícia Militar de Manoel Vitorino.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/226/requerimento_no109-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/226/requerimento_no109-2023.pdf</t>
   </si>
   <si>
     <t>Solicita reforma e devida modernização do prédio da Delegacia de Polícia de Manoel Vitorino.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/231/requerimento_no110-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/231/requerimento_no110-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a climatização das salas de aula na Escola Municipal Castro Alves (Creche) localizada na Sede do Município.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/232/requerimento_no111-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/232/requerimento_no111-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de plantio de mudas de plantas da espécie eucalipto no Parque Equiprovas localizado na Sede do Município.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/236/requerimento_112_-07_de_dezembro_.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/236/requerimento_112_-07_de_dezembro_.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção da pavimentação das ruas da Sede do Município.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/238/requerimento_113-_07_de_dezembro.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/238/requerimento_113-_07_de_dezembro.pdf</t>
   </si>
   <si>
     <t>Solicita que seja distribuídas água potável do poço artesiano localizado na comunidade da Santa Maria, através de mangueira, atendendo às famílias em alcance do mesmo.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/241/requerimento_no114-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/241/requerimento_no114-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a identificação dos caminhões-pipa que servem as comunidades do âmbito municipal.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/239/requerimento_no115-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/239/requerimento_no115-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que disponibilize medidas e efetivo apoio que venham a minimizar os impactos da seca.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/240/requerimento_no116-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/240/requerimento_no116-2023.pdf</t>
   </si>
   <si>
     <t>Solicita sejam contratados mais carros pipa para atender as comunidades com falta de água potável</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/242/requerimento_no117-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/242/requerimento_no117-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam recuperado os sistemas de poços artesiano com dessalinizadores.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/244/requerimento_no118-2023_1.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/244/requerimento_no118-2023_1.pdf</t>
   </si>
   <si>
     <t>Solicita criação de Comissão Especial de Enfrentamento à Seca no Âmbito Municipal.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>10000</t>
   </si>
   <si>
     <t>Plenário - PLEN</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL</t>
   </si>
   <si>
     <t>PCP</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente</t>
   </si>
   <si>
     <t>ESAOSP - Educação, Saúde, Assistência Social, Obras e Serviços Públicos</t>
   </si>
   <si>
     <t>Parecer da Educação, Saúde, Assistência Social, Obras e Serviços Públicos ao Projeto de Lei 595/2023 que "Dispõe sobre a política de atendimento dos direitos da criança e do adolescente de Manoel Vitorino-Ba, do Conselho municipal dos direitos da criança e do adolescente, do conselho tutelar e do fundo da infância e adolescência, e dá outras providências."</t>
   </si>
   <si>
     <t>Parecer da Comissão de Educação, Saúde, Assistência Social, Obras e Serviços Públicos ao Projeto de Lei 593/2023 que "Dispõe sobre a criação dos Conselhos Escolares nas unidades de Ensino Publico da Rede Municipal de Educação de Manoel Vitorino/BA."</t>
   </si>
   <si>
     <t>FOFF - Finanças, Orçamento e Fiscalização Financeira</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/106/parecer_da_comissaode_financasorcamento_e_fiscalizacao_financeira_projeto_no594-2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/106/parecer_da_comissaode_financasorcamento_e_fiscalizacao_financeira_projeto_no594-2023.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável da Comissão de Finanças, Orçamento e Fiscalização Financeira ao Projeto de Lei Nº 594/2023 que "Concede revisão geral salarial aos servidores ativos integrantes do quadro próprio do Poder Executivo, e altera a Lei no 457 de 20 de janeiro de 2012 (Plano de Cargos, Carreiras e Salários para os servidores públicos efetivos integrantes dos Grupos Funcionais Básicos, Médio e Superior do Município de Manoel Vitorino), e a Lei no 458 de 20 de janeiro de 2012 (Plano de Carreiras, Cargos e Vencimentos dos Servidores Trabalhadores de Saúde da Prefeitura Municipal de Manoel Vitorino) e dá outras providências."</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>Parecer favorável da Comissão de Educação, Saúde, Assistência Social, Obras e Serviços Públicos ao Projeto de Lei Legislativo 001/2023 que "ESTABELECE A POLÍTICA MUNICIPAL DE ATENDIMENTO INTEGRADO A PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Parecer favorável da Comissão de Educação, Saúde, Assistência Social, Obras e Serviços Públicos ao Projeto de Lei Legislativo 002/2023 que "Dispõe sobre a antecipação de matrículas para pessoa com deficiência, Transtorno do Espectro Autista e Doenças Raras em creches, pré-escolas e escolas de ensino fundamental e médio, no município de Manoel Vitorino-Ba, Mantidas ou subsidiadas pelo poder público."</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Parecer favorável da Comissão de Finanças, Orçamento e Fiscalização Financeira ao Projeto de Lei Nº 596/2023 que "DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>152</t>
   </si>
@@ -1704,204 +1704,204 @@
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Formação das Comissões Permanentes da Câmara Municipal de Vereadores de Manoel Vitorino - Bahia.</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo a contração da senhora Rosangela Rogaciano,  para lecionar no ano 2023 na escola Almoçor Canguçu localizada no povoado da Serra neste Município.</t>
   </si>
   <si>
     <t>Sugere ao Poder Execultivo a contratação do senhor Sandro Meira Jesus, para exercer a função de guarda noturno da escola municipal Castro Alves na Sede do Município.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata da Sessão</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/193/ata_da_sessao_31_de_agosto.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/193/ata_da_sessao_31_de_agosto.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 20ª Sessão Ordinária da 3ª Sessão Legislativa da 15ª Legislatura do dia 31 de agosto de 2023.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>Ata Eletrônica da 21ª Sessão Ordinária da 3ª Sessão Legislativa da 15ª Legislatura do dia 14 de setembro de 2023.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/204/ata_2_da_sessao_do_dia_28_de_setembro_de_2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/204/ata_2_da_sessao_do_dia_28_de_setembro_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 2ª Sessão Extraordinária da 3ª Sessão Legislativa da 15ª Legislatura do dia 26 de setembro de 2023.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/205/ata_3_da_sessao_do_dia_28_de_setembro.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/205/ata_3_da_sessao_do_dia_28_de_setembro.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 3ª Sessão Extraordinária da 3ª Sessão Legislativa da 15ª Legislatura do dia 26 de setembro de 2023.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/217/ata_da_sessao_dia_28_setembro_de_2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/217/ata_da_sessao_dia_28_setembro_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 23ª Sessão Ordinária da 3ª Sessão Legislativa da 15ª Legislatura</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/222/ata_da_sessao_dia_05_de_outubro_de_2023_2_sessao_24.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/222/ata_da_sessao_dia_05_de_outubro_de_2023_2_sessao_24.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 24ª Sessão Ordinária da 3ª Sessão Legislativa da 15ª Legislatura</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/228/ata_da_sessao_dia_19_de_outubro_de_2023__novo.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/228/ata_da_sessao_dia_19_de_outubro_de_2023__novo.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 25ª Sessão Ordinária da 3ª Sessão Legislativa da 15ª Legislatura</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/230/ata_da_sessao_dia_26_de_outubro.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/230/ata_da_sessao_dia_26_de_outubro.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 26ª Sessão Ordinária da 3ª Sessão Legislativa da 15ª Legislatura</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/233/ata_da_sessao_dia_09_de_novembro_de_2023_1.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/233/ata_da_sessao_dia_09_de_novembro_de_2023_1.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 27ª Sessão Ordinária da 3ª Sessão Legislativa da 15ª Legislatura do dia 9 de novembro de 2023.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/234/ata_da_sessao_dia_16_de_novembro_de_2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/234/ata_da_sessao_dia_16_de_novembro_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 28ª Sessão Ordinária da 3ª Sessão Legislativa da 15ª Legislatura do dia 16 de novembro de 2023</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/235/ata_da_sessao_dia_23_de_novembro.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/235/ata_da_sessao_dia_23_de_novembro.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 29ª Sessão Ordinária da 3ª Sessão Legislativa da 15ª Legislatura do dia 23 de novembro de 2023.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/237/ata_do_dia_30_de_novembro.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/237/ata_do_dia_30_de_novembro.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 30ª Sessão Ordinária da 3ª Sessão Legislativa da 15ª Legislatura do dia 30 de novembro 2023.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/243/ata_da_sessao_dia_07_de_dezembro_de_2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/243/ata_da_sessao_dia_07_de_dezembro_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 31ª Sessão Ordinária da 3ª Sessão Legislativa da 15ª Legislatura do dia 7 de dezembro de 2023.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/246/ata_sessao_solene_do_dia_14_de_dezembro_de_2023.docx</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/246/ata_sessao_solene_do_dia_14_de_dezembro_de_2023.docx</t>
   </si>
   <si>
     <t>Ata Eletrônica da 5ª Sessão Solene da 3ª Sessão Legislativa da 15ª Legislatura do dia 14 de dezembro de 2023.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/247/ata_da_sessao_dia_26_de_dezembro_de_2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/247/ata_da_sessao_dia_26_de_dezembro_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 3ª Sessão Extraordinária da 3ª Sessão Legislativa da 15ª Legislatura do dia 26 de dezembro de 2023</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>PTCM</t>
   </si>
   <si>
     <t>Parecer do TCM</t>
   </si>
   <si>
     <t>Cons. Francisco Netto</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/194/parecer_2019.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/194/parecer_2019.pdf</t>
   </si>
   <si>
     <t>PARECER PRÉVIO PC006438e2OREC - PRESTAÇÃO DE CONTAS ANUAIS DO CHEFE DO PODER EXECUTIVO DO MUNICÍPIO DE MANOEL VITORINO. EXERCÍCIO DE 2019 - Opina pela aprovação, porque regulares, porém com ressalvas, das contas da Prefeitura Municipal de MANOEL VITORINO, relativas ao exercício financeiro de 2019.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/195/parecer_2021.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/195/parecer_2021.pdf</t>
   </si>
   <si>
     <t>PARECER PRÉVIO PC0120578e22APR - PRESTAÇÃO DE CONTAS ANUAIS DO CHEFE DO PODER EXECUTIVO DO MUNICÍPIO DE MANOEL VITORINO. EXERCÍCIO DE 2021 - Opinando pela aprovação, porque regulares, porém com ressalvas, as contas do Prefeito do Município de MANOEL VITORINO, Sr. Manoel Silvany Barros, exercício financeiro 2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2208,68 +2208,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/216/projeto_de_decreto_no005-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/218/decreto_legislativo_no006-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/115/projeto_de_lei_no001-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/116/projeto_de_lei_no002-20231.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/89/projeto_de_lei_no594-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/87/projeto_de_lei_595-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/117/lei_de_diretrizes_orcamentaria__exercicio_2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/208/loa_2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/60/projeto_de_lei_complementar_no_593-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/181/projeto_de_lei_no597.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/201/proeto_de_lei_comlementar_n598-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/229/projeto_de_lei_no_600-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/227/projeto_de_resolucao_de_diarias.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/57/requerimento_no_001-2023_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/58/requerimento_no_002-2023_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/61/requerimento_003.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/65/requerimento_004.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/64/requerimento_005.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/73/requerimento_no009.2023_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/74/requerimento_no010.2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/75/requerimento_no011.2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/77/requerimento_no012-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/78/requerimento_no013-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/79/requerimento_no014-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/80/requerimento_no015-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/81/requerimento_no016-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/82/requerimento_no017-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/83/requerimento_no018-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/84/requerimento_no019-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/90/requerimento_no020-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/91/requerimento_no021-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/92/requerimento_no022-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/93/requerimento_no023-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/94/requerimento_no024-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/95/requerimento_no025-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/96/requerimento_no026-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/97/requerimento_no027-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/98/requerimento_no028-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/109/requerimento_no029-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/110/requerimento_no030-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/111/requerimento_no031-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/112/requerimento_no032-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/113/requerimento_no033-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/114/requerimento_no034-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/107/requerimento_no035-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/118/requerimento_no036-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/119/requerimento_no037-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/120/requerimento_no038-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/121/requerimento_no039-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/122/requerimento_no040-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/123/requerimento_no041-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/124/requerimento_no042-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/125/requerimento_no043-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/126/requerimento_no044-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/128/requerimento_no45-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/129/requerimento_no046-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/130/requerimento_no047-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/131/requerimento_no048-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/134/requerimento_no049-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/132/requerimento_no050-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/133/requerimento_no051-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/137/requerimento_no052-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/138/requerimento_no053-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/139/requerimento_no054-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/140/requerimento_no055-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/141/requerimento_no056-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/142/requerimento_no057-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/143/requerimento_no058-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/144/requerimento_no59-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/145/requerimento_no060-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/150/requerimento_no061-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/147/requerimento_no062-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/149/requerimento_no063-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/151/requerimento_no064-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/153/requerimento_no065-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/154/requerimento_no066-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/155/requerimento_no067-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/156/requerimento_no068-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/158/requerimento_no069-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/159/requerimento_no070-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/160/requerimento_no071-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/161/requerimento_no072-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/166/requerimento_no073-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/164/requerimento_no074-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/163/requerimento_no075-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/162/requerimento_no076-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/167/requerimento_no077-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/168/requerimento_no078-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/173/requerimento_leonardo_082.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/174/requerimento_no083-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/175/requerimento_no084-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/176/requerimento_no085-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/179/requerimento_no086-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/180/requerimento_no087-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/177/requerimento_no088-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/178/requerimento_no089-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/182/requerimento_no090-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/185/requerimento_no091-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/186/requerimento_no092-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/183/requerimento_no093-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/184/requerimento_no094-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/188/requerimento_no095-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/189/requerimento_no096-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/190/requerimento_no097-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/191/requerimento_no098-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/210/requerimento_no_099-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/211/requerimento_no100-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/212/requerimento_no101-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/213/requerimento_n102-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/214/requerimento_no103-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/219/requerimento_no104-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/220/requerimento_no105-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/223/requerimento_no106-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/224/requerimento_no107-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/225/requerimento_no108-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/226/requerimento_no109-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/231/requerimento_no110-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/232/requerimento_no111-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/236/requerimento_112_-07_de_dezembro_.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/238/requerimento_113-_07_de_dezembro.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/241/requerimento_no114-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/239/requerimento_no115-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/240/requerimento_no116-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/242/requerimento_no117-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/244/requerimento_no118-2023_1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/106/parecer_da_comissaode_financasorcamento_e_fiscalizacao_financeira_projeto_no594-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/193/ata_da_sessao_31_de_agosto.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/204/ata_2_da_sessao_do_dia_28_de_setembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/205/ata_3_da_sessao_do_dia_28_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/217/ata_da_sessao_dia_28_setembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/222/ata_da_sessao_dia_05_de_outubro_de_2023_2_sessao_24.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/228/ata_da_sessao_dia_19_de_outubro_de_2023__novo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/230/ata_da_sessao_dia_26_de_outubro.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/233/ata_da_sessao_dia_09_de_novembro_de_2023_1.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/234/ata_da_sessao_dia_16_de_novembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/235/ata_da_sessao_dia_23_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/237/ata_do_dia_30_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/243/ata_da_sessao_dia_07_de_dezembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/246/ata_sessao_solene_do_dia_14_de_dezembro_de_2023.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/247/ata_da_sessao_dia_26_de_dezembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/194/parecer_2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/195/parecer_2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/216/projeto_de_decreto_no005-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/218/decreto_legislativo_no006-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/115/projeto_de_lei_no001-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/116/projeto_de_lei_no002-20231.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/89/projeto_de_lei_no594-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/87/projeto_de_lei_595-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/117/lei_de_diretrizes_orcamentaria__exercicio_2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/208/loa_2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/60/projeto_de_lei_complementar_no_593-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/181/projeto_de_lei_no597.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/201/proeto_de_lei_comlementar_n598-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/229/projeto_de_lei_no_600-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/227/projeto_de_resolucao_de_diarias.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/57/requerimento_no_001-2023_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/58/requerimento_no_002-2023_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/61/requerimento_003.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/65/requerimento_004.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/64/requerimento_005.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/73/requerimento_no009.2023_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/74/requerimento_no010.2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/75/requerimento_no011.2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/77/requerimento_no012-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/78/requerimento_no013-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/79/requerimento_no014-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/80/requerimento_no015-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/81/requerimento_no016-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/82/requerimento_no017-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/83/requerimento_no018-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/84/requerimento_no019-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/90/requerimento_no020-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/91/requerimento_no021-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/92/requerimento_no022-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/93/requerimento_no023-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/94/requerimento_no024-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/95/requerimento_no025-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/96/requerimento_no026-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/97/requerimento_no027-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/98/requerimento_no028-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/109/requerimento_no029-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/110/requerimento_no030-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/111/requerimento_no031-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/112/requerimento_no032-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/113/requerimento_no033-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/114/requerimento_no034-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/107/requerimento_no035-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/118/requerimento_no036-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/119/requerimento_no037-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/120/requerimento_no038-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/121/requerimento_no039-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/122/requerimento_no040-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/123/requerimento_no041-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/124/requerimento_no042-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/125/requerimento_no043-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/126/requerimento_no044-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/128/requerimento_no45-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/129/requerimento_no046-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/130/requerimento_no047-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/131/requerimento_no048-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/134/requerimento_no049-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/132/requerimento_no050-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/133/requerimento_no051-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/137/requerimento_no052-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/138/requerimento_no053-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/139/requerimento_no054-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/140/requerimento_no055-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/141/requerimento_no056-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/142/requerimento_no057-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/143/requerimento_no058-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/144/requerimento_no59-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/145/requerimento_no060-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/150/requerimento_no061-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/147/requerimento_no062-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/149/requerimento_no063-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/151/requerimento_no064-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/153/requerimento_no065-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/154/requerimento_no066-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/155/requerimento_no067-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/156/requerimento_no068-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/158/requerimento_no069-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/159/requerimento_no070-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/160/requerimento_no071-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/161/requerimento_no072-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/166/requerimento_no073-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/164/requerimento_no074-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/163/requerimento_no075-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/162/requerimento_no076-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/167/requerimento_no077-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/168/requerimento_no078-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/173/requerimento_leonardo_082.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/174/requerimento_no083-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/175/requerimento_no084-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/176/requerimento_no085-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/179/requerimento_no086-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/180/requerimento_no087-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/177/requerimento_no088-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/178/requerimento_no089-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/182/requerimento_no090-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/185/requerimento_no091-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/186/requerimento_no092-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/183/requerimento_no093-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/184/requerimento_no094-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/188/requerimento_no095-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/189/requerimento_no096-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/190/requerimento_no097-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/191/requerimento_no098-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/210/requerimento_no_099-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/211/requerimento_no100-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/212/requerimento_no101-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/213/requerimento_n102-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/214/requerimento_no103-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/219/requerimento_no104-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/220/requerimento_no105-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/223/requerimento_no106-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/224/requerimento_no107-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/225/requerimento_no108-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/226/requerimento_no109-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/231/requerimento_no110-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/232/requerimento_no111-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/236/requerimento_112_-07_de_dezembro_.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/238/requerimento_113-_07_de_dezembro.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/241/requerimento_no114-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/239/requerimento_no115-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/240/requerimento_no116-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/242/requerimento_no117-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/244/requerimento_no118-2023_1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/106/parecer_da_comissaode_financasorcamento_e_fiscalizacao_financeira_projeto_no594-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/193/ata_da_sessao_31_de_agosto.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/204/ata_2_da_sessao_do_dia_28_de_setembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/205/ata_3_da_sessao_do_dia_28_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/217/ata_da_sessao_dia_28_setembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/222/ata_da_sessao_dia_05_de_outubro_de_2023_2_sessao_24.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/228/ata_da_sessao_dia_19_de_outubro_de_2023__novo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/230/ata_da_sessao_dia_26_de_outubro.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/233/ata_da_sessao_dia_09_de_novembro_de_2023_1.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/234/ata_da_sessao_dia_16_de_novembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/235/ata_da_sessao_dia_23_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/237/ata_do_dia_30_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/243/ata_da_sessao_dia_07_de_dezembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/246/ata_sessao_solene_do_dia_14_de_dezembro_de_2023.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/247/ata_da_sessao_dia_26_de_dezembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/194/parecer_2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2023/195/parecer_2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H176"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="199.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="161.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="161" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>