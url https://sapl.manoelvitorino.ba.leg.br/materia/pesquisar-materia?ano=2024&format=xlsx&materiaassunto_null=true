--- v0 (2026-02-04)
+++ v1 (2026-05-10)
@@ -54,1048 +54,1048 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Josivaldo Durans Silva, Leonardo Gomes Santos</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/</t>
   </si>
   <si>
     <t>INSTITUI, ALTERAR A REALIZAÇÃO DA SESSÃO ORDINÁRIA PARA O DIA 26 DE MARÇO DE 2024 E NA MESMA DATA REALIZAÇÃO DE SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Claudio Marcio Souza Lago</t>
   </si>
   <si>
     <t>Institui, após parecer da Comissões 1ª e 2ª votação na Sessão Ordinária do dia 26 de março de 2024, aos Projetos de Leis Nºs 601/2024; 602/2024; 603/2024; 604/2024 e 606/2024.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>INSTITUI, APÓS PARECER DAS COMISSÕES, PROCEDER 1ª E 2ª VOTAÇÃO NA SESSÃO ORDINÁRIA DO DIA 11 DE ABRIL DE 2024, AO PROJETO DE LEI Nº 602/2024</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Manoel Vitorinense ao Senhor Amado Felismino de França.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/316/projeo_de_decreto_legislativo_no_06-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/316/projeo_de_decreto_legislativo_no_06-2024.pdf</t>
   </si>
   <si>
     <t>Institui, após parecer das comissões, proceder 1ª e 2ª votação na Sessão Ordinária do dia 25 de abril de 2024, ao Projeto de Lei Nº 607/2024</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Institui, após parecer das Comissões, proceder 1ª e 2ª votação na Sessão Ordinária do dia 13 de dezembro de 2024, ao Projeto de Lei Nº 609/2024.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Institui, após parecer das Comissões, proceder 1ª e 2ª votação na Sessão Ordinária do dia 13 de dezembro de 2024, ao Projeto de Lei Complementar Nº 001/2024.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Institui, após parecer das Comissões, proceder 1ª e 2ª votação na Sessão Extraordinária do dia 19 de dezembro de 2024, ao Projeto de Lei Complementar Nº 001/2024.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Antônio Venâncio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/309/projeto_de_lei_no001-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/309/projeto_de_lei_no001-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a nomear a Unidade de Saúde Localizada no Povoado do Recreio - Município de Manoel Vitorino - Bahia, como: "Unidade de Saúde Maria Jacinta de Almeida."</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Josivaldo Durans Silva</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/349/projeto_de_lei_legislativo_02-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/349/projeto_de_lei_legislativo_02-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a nomear a Unidade de Saúde da família a ser construída no Bairro Cachoeira como: Unidade de Saúde da Família Agente Comunitária de Saúde - Marilene de Souza Sampaio e dá outras providências.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>Claudio Marcio Souza Lago, Antônio Venâncio Sampaio, Clotides Bispo Meira, João Batista Ferreira Meira, Josivaldo Durans Silva, Leonardo Gomes Santos, Uberlândio Meira Barros, Valdimar Santana Silva, Welson da Silva Meira</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/376/subsidio_prefeito_e_vice_prefeito.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/376/subsidio_prefeito_e_vice_prefeito.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DO SUBSÍDIO MENSAL DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS DE MANOEL VITORINO - BAHIA PARA O PERÍODO DE 1º DE JANEIRO DE 2025 A 31 DE DEZEMBRO DE 2028.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/377/subsidio_vereadores.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/377/subsidio_vereadores.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DO SUBSÍDIO MENSAL DOS VEREADORES DO MUNICÍPIO DE MANOEL VITORINO - BAHIA PARA O PERÍODO DE 1º DE JANEIRO DE 2025 A 31 DE DEZEMBRO DE 2028.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>Manoel Silvany Barros</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/261/projeto_de_lei_no601-2024_1.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/261/projeto_de_lei_no601-2024_1.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL SALARIAL AOS SERVIDORES ATIVOS INTEGRANTES DO QUADRO PRÓPRIO DO PODER EXECUTIVO, E ALTERA A LEI Nº 457 DE 20 DE JANEIRO DE 2012 (PLANO DE CARGOS, CARREIRAS E SALÁRIOS PARA OS SERVIDORES PÚBLICOS EFETIVOS INTEGRANTES DOS GRUPOS FUNCIONAIS BÁSICOS, MÉDIO E SUPERIOR DO MUNICÍPIO DE MANOEL VITORINO), E A LEI N° 458 DE 20 DE JANEIRO DE 2012 (PLANO DE CARREIRAS, CARGOS E VENCIMENTOS DOS SERVIDORES TRABALHADORES DE SAÚDE DA PREFEITURA MUNICIPAL DE MANOEL VITORINO) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/262/projeto_de_lei_no602-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/262/projeto_de_lei_no602-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REFORMULAÇÃO DO CONSELHO MUNICIPAL DE DESENVOLVIMENTO SUSTENTÁVEL (CMDS) DO MUNICÍPIO DE MANOEL VITORINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/274/projeto_de_lei_603-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/274/projeto_de_lei_603-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Concessão de Uso de Bem Público e dá outras providências.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/273/projeto_de_lei_604-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/273/projeto_de_lei_604-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Concessão de uso de bem Público e dá outras providências.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/275/projeto_de_lei_n_605-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/275/projeto_de_lei_n_605-2024.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL SALARIAL AOS SERVIDORES DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE MANOEL VITORINO - BAHIA, E ALTERA A LEI 345/2002 - ESTATUTO DO MAGISTÉRIO PÚBLICO E O PLANO DE CARREIRA E VENCIMENTOS DOS SERVIDORES DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE MANOEL VITORINO.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/281/projeto_de_lei_606-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/281/projeto_de_lei_606-2024.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a criação de cargos de contratação temporária para implementação do Serviço de Atendimento Médico de Urgência - SAMU no distrito de Catingal, Manoel Vitorino - Bahia e dá outras providências.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/288/projeto_de_lei_no_607-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/288/projeto_de_lei_no_607-2024.pdf</t>
   </si>
   <si>
     <t>Cria os componentes municipais do Sistema Nacional de Segurança Alimentar e Nutricional, define os parâmetros para elaboração e implementação do_x000D_
 Plano Municipal de Segurança Alimentar e Nutricional e dá outras providências.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/303/ldo_2025.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/303/ldo_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/355/projeto_de_lei_no609-2024_30_de_agsto_de_2024_1.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/355/projeto_de_lei_no609-2024_30_de_agsto_de_2024_1.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Manoel Vitorino - Ba, para o Exercício Financeiro de 2025.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR A ABERTURA DE CRÉDITO ADICIONAL NO VALOR DE R$ 126.198,03 (cento e vinte seis mil cento e noventa e oito reais e três centavos) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/369/projeto_de_lei_complementar_01-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/369/projeto_de_lei_complementar_01-2024.pdf</t>
   </si>
   <si>
     <t>CRIA A GUARDA MUNICIPAL DE MANOEL VITORINO, ESTADO DA BAHIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/324/projeto_de_resolucao_001_de_13_de_maio_de_2014.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/324/projeto_de_resolucao_001_de_13_de_maio_de_2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA COMISSÃO ESPECIAL DE REFORMA E ADEQUAÇÃO DA LEI ORGÂNICA DO MUNICÍPIO DE MANOEL VITORINO E DO REGIMENTO INTERNO DA CÂMARA DE VEREADORES DO MUNICÍPIO DE MANOEL VITORINO BAHIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/343/projeto_de_resolucao_legislativo_no_002-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/343/projeto_de_resolucao_legislativo_no_002-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a mudança do dia e horário da Sessão Solene de Abertura do Segundo Período Legislativo da Câmara Municipal.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/383/projeto_de_resolucao_003-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/383/projeto_de_resolucao_003-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre em caráter excepcional da alteração da Sessão do dia 12 de dezembro de 2024 para o dia 13 de dezembro de 2024 no segundo período Legislativo da Câmara Municipal.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>CEERLORI - Comissão Especial de Estudo sobre Reforma da Lei Orgânica do Município e o Regimento Interno</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/351/minuta_lei_organica_de_manoel_vitorino_2.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/351/minuta_lei_organica_de_manoel_vitorino_2.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À LEI ORGÂNICA DO MUNICÍPIO DE MANOEL VITORINO - BAHIA</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Plenário - PLEN</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>João Batista Ferreira Meira</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/248/requerimento_no001-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/248/requerimento_no001-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção das estradas que dão acesso as comunidades: Largo Grande, Coqueiro, Retiro, Boa Vista, Mato Cipó, Feirinha, Pedra Melada e Catitu. Bem como das estradas que dão acesso às comunidades de: Lavandeira, Ribeirão do Peixe, Constantino, Jatobá e Mamonas.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>Leonardo Gomes Santos</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/250/requerimento_no002-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/250/requerimento_no002-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção da pavimentação da Rua da Cachoeira, bem como, seja feita a interligação da pavimentação com a Travessa Cachoeira na sede do município.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/251/requerimento_no003-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/251/requerimento_no003-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção e a elevação de nível da Ponte localizada na estrada que dá acesso as comunidades: Lagoa de Honório, Boa Vista e Mato-Cipó.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/252/requerimento_no004-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/252/requerimento_no004-2024.pdf</t>
   </si>
   <si>
     <t>Solicita realização de limpeza de mato (vegetação) da Rua João Felix e demais ruas da Sede, bem como, multirão de limpeza para retirada de entulhos.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/253/requerimento_no005-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/253/requerimento_no005-2024.pdf</t>
   </si>
   <si>
     <t>Solicita complementação de pavimentação nas ruas: João Felix, Elieser Ribeiro de Almeida, Bela Vista e Loteamento Cachoeira na Sede do municipal.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/254/requerimento_no006-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/254/requerimento_no006-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de limpeza e a instalação de coletores de lixo, bem como placas educativas na área de entorno da Cachoeira da Pancada.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Welson da Silva Meira</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/256/requerimento_no007-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/256/requerimento_no007-2024.pdf</t>
   </si>
   <si>
     <t>Solicita recuperação das estradas que dão acesso as comunidades: Feirinha à onça, Feirinha a Pedra Melada, Recreio à Serra da Fruteira, Onça à Queimadas e Água Boa à Covão.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/257/requerimento_no008-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/257/requerimento_no008-2024.pdf</t>
   </si>
   <si>
     <t>Solicita fixação de Placas de Sinalização nas proximidades da curva da Barraquinha do Sr. Otávio, visando reduzir a velocidade dos veículos em trânsito naquela via.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/258/requerimento_no009-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/258/requerimento_no009-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que seja ofertado para toda rede municipal de ensino transporte escolar com capacidade de lotação adequada e com condutores devidamente habilitados.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/263/requerimento_no010-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/263/requerimento_no010-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que seja adquirido um veículo tipo ônibus com as condições adequadas para o transporte escolar dos alunos residentes nos povoados: Duas Irmãs, João Novo e Busca Vida.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/264/requerimento_no011-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/264/requerimento_no011-2024.pdf</t>
   </si>
   <si>
     <t>Solicita o encascalhamento na ladeira próxima a ponte na entrada do Bairro Grancindo Lopes na Sede municipal.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/265/requerimento_no012-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/265/requerimento_no012-2024.pdf</t>
   </si>
   <si>
     <t>Solicita reposição de lâmpadas na rede de iluminação pública às margens da BR 116 no trecho dos comerciantes.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/266/requerimento_no013-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/266/requerimento_no013-2024.pdf</t>
   </si>
   <si>
     <t>Solicita recuperação das ruas localizadas na Sede municipal, no Distrito de Catingal e povoados no âmbito municipal.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/267/requerimento_no014-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/267/requerimento_no014-2024.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de iluminação nos cemitérios na Sede do Município.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/268/requerimento_no015-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/268/requerimento_no015-2024.pdf</t>
   </si>
   <si>
     <t>Solicita revitalização e instalação de equipamentos de uma academia ao ar livre para a prática de exercícios físicos na Praça João Sandes Vilar localizada na Sede municipal.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/271/requerimento_no016-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/271/requerimento_no016-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado comunicado aos proprietários de terrenos baldios para que faça limpezas, no sentido de colaborar no combate a proliferação do mosquito Aedes Aegypti.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/272/requerimento_no017-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/272/requerimento_no017-2024.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção da rede de iluminação pública e reposição de lâmpadas na comunidade de Feirinha.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/276/requerimento_no018-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/276/requerimento_no018-2024.pdf</t>
   </si>
   <si>
     <t>Solicita restauração de pontos críticos e a roçagem das estradas que dão acesso aos povoados do Retiro, Rudiador, Incó, Serra, Largo Grande e Duas Irmãs.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/277/requerimento_no019-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/277/requerimento_no019-2024.pdf</t>
   </si>
   <si>
     <t>Solicita recuperação da estrada entre as comunidades da Lavandeira ao Constantino.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/278/requerimento_no020-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/278/requerimento_no020-2024.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de um reservatório de água na escola Municipal Castro Alves, na região das Queimadas, bem como nas demais escolas do Município.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/283/requerimento_no021-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/283/requerimento_no021-2024.pdf</t>
   </si>
   <si>
     <t>Solicita pavimentação na área de entrada da Escola Municipal Clemente Mariane localizada no Distrito de Catingal.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/284/requerimento_no022-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/284/requerimento_no022-2024.pdf</t>
   </si>
   <si>
     <t>Solicita por meio da Secretária de Educação seja analisada a sugestão para a liberação da utilização de chinelos aos alunos da Escola Municipal Clemente Mariane, localizada no Distrito de Catingal.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Josivaldo Durans Silva, Antônio Venâncio Sampaio, João Batista Ferreira Meira</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/293/riquerimento_no_023-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/293/riquerimento_no_023-2024.pdf</t>
   </si>
   <si>
     <t>Requer que, após aprovação em plenário, seja apreciado os pareceres das Comissões e colocado em 1ª e 2ª votação na Sessão Ordinária do dia 26 de março de 2024, os Projetos de Lei de Nº 601/ 2024; 602/2024; 603/2024; 604/2024 e 606/2024, pois a urgência dos referidos Projetos de Lei requer.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Uberlândio Meira Barros</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/299/requeimento_no_024-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/299/requeimento_no_024-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito um trabalho de "Tapa Buracos" em pontos críticos das ruas do Distrito de Catingal, bem como seja realizada a manutenção das estradas que dão acesso: Catingal a Pau Ferro; Lagoa da Pedra ao Poço da Pedra e São João a Santa Maria.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/300/requerimento_no_025-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/300/requerimento_no_025-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que seja apreciado os pareceres das Comissões e colocado em 1ª e 2ª votação na Sessão Ordinária do dia 11 de abril de 2024, o Projeto de Lei Nº 602/2024, pois a urgência do referido Projeto de Lei requer.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/304/requerimento_no_026-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/304/requerimento_no_026-2024.pdf</t>
   </si>
   <si>
     <t>Reitera o pedido para construção de uma Praça no Bairro Pontal.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/310/requerimento_no_027.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/310/requerimento_no_027.pdf</t>
   </si>
   <si>
     <t>Solicita recuperação da cerca e manutenção do Cemitério do Povoado do João Novo.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/311/requerimento_no_028.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/311/requerimento_no_028.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização de espaço público para servir a APAMV - Associação dos Pais e Amigos de Pessoas com Deficiência de Manoel Vitorino.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/312/requerimento_no_029.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/312/requerimento_no_029.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza do campo de futebol localizado no Povoado do Salgado.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Valdimar Santana Silva</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/314/requerimento_no_030.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/314/requerimento_no_030.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza interna e ao redor, bem como a manutenção das arquibancadas, da Quadra de Esportes e da Quadra de Areia localizadas no Povoado das Pombas.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/315/requerimento_no_031-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/315/requerimento_no_031-2024.pdf</t>
   </si>
   <si>
     <t>Solicita após aprovação em plenário, seja apreciado os pareceres das Comissões e colocado em 1º e 2º votação na Sessão Ordinária do dia 25 de abril de 2024, o Projeto de Lei Nº 607/2024, pois a urgência do referido Projeto de Lei requer.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/320/requerimento_no_032-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/320/requerimento_no_032-2024.pdf</t>
   </si>
   <si>
     <t>Solicita revitalização da Praça do Povoado do Pé de Umbu.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/321/requerimento_no_033-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/321/requerimento_no_033-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que viabilize a destinação do Prédio Escolar localizado no Povoado do Pé de Umbu, para servir aquela comunidade.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/322/requerimento_no_034-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/322/requerimento_no_034-2024.pdf</t>
   </si>
   <si>
     <t>Solicita recuperação total da estrada que dá acesso ao Povoado do Cassemiro.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/323/requerimento_no_035-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/323/requerimento_no_035-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que seja viabilizado a vinda do SAC MÓVEL para o atendimento da Sede do municipal.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/325/requerimento_no_036-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/325/requerimento_no_036-2024.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza de matos em volta da Quadra de Esportes no povoado da Feirinha.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/326/requerimento_no_037-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/326/requerimento_no_037-2024.pdf</t>
   </si>
   <si>
     <t>Solicita construção de Quadra de Esportes no povoado do Mato-Cipó.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/328/requerimento_no038-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/328/requerimento_no038-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que o dia 18 de maio seja estabelecido como o Dia Nacional de Combate ao Abuso e à Exploração Sexual de Crianças e Adolescentes, a solicitação, para que seja ofertado nas escolas da rede municipal de ensino, palestrantes e profissionais, com objetivo de mobilizar a sociedade ao combate ao abuso e exploração sexual de crianças e adolescentes.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/329/requerimento_no_039-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/329/requerimento_no_039-2024.pdf</t>
   </si>
   <si>
     <t>Solicita recuperação das estradas que dão acesso as comunidades: Boa Sorte e Barraca, bem como a conclusão da recuperação nos ramais da comunidade do Cassemiro.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/330/requerimento_no_040-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/330/requerimento_no_040-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a viabilização de práticas integrativas de cuidados com a saúde do trabalhador.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/334/requerimento_041-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/334/requerimento_041-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação do Poço Artesiano no Povoado do Recreio.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/336/requerimento_no042-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/336/requerimento_no042-2024.pdf</t>
   </si>
   <si>
     <t>Reitera a solicitação para que sejam implantados cursos profissionalizantes para jovens incluindo participantes do EJA - Educação de Jovens e Adultos.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/337/requerimento_no043-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/337/requerimento_no043-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que seja instalado o letreiro de identificação da Escola Municipal São Mateus, localizada no Povoado do Mato Cipó. Além disso, solicita a construção de uma pequena quadra de recreação e a realização da manutenção da cerca ao redor da referida escola.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/338/requerimento_no044-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/338/requerimento_no044-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando implantação de internet gratuita nas proximidades da Unidade de Saúde "Maria Jacinta de Almeida", e Quadra de Esportes, localizados no Povoado do recreio.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/339/requerimento_no045-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/339/requerimento_no045-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a melhoria do sinal de internet gratuita na Praça Nelson David Ribeiro.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/341/requerimento_no_047-2024_1.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/341/requerimento_no_047-2024_1.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção na rede de iluminação pública no Povoado da Lagoa da Pedra.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/345/requerimento_no048-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/345/requerimento_no048-2024.pdf</t>
   </si>
   <si>
     <t>Solicita construção do espaço e implantação de uma Unidade de Saúde da Família no Bairro Cachoeira, bem como, seja identificado o empreendimento como: Unidade de Saúde Agente Comunitária de Saúde Marilene de Souza Santos, popularmente conhecida como Leninha.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/346/requerimento_no049-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/346/requerimento_no049-2024.pdf</t>
   </si>
   <si>
     <t>Solicita construção de uma Praça no Bairro Gracindo Lopes, incluindo uma "Areninha", quadra com grama sintética, vestiário, 2 banheiros, bem como, parquinhos e quiosque.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/348/requerimento_50.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/348/requerimento_50.pdf</t>
   </si>
   <si>
     <t>Solicita para que por meio de emenda parlamentar do Deputado Euclides Fernandes, e através da Secretária de Obras e Serviços Públicos, seja disponibilizado extensão de rede de 500 metros, para abastecimento de água na localidade do Bairro Umburanas, Sede do Município, onde estará beneficiando cerca de 11 famílias.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/352/requemento_51.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/352/requemento_51.pdf</t>
   </si>
   <si>
     <t>Solicita disponibilização de transporte para tratamento fora de domicílio para prestar apoio a uma família carente com filho autista, no trajeto ida e volta todas as sextas-feiras, se deslocando no percurso de cerca de 1.500 metros, saindo de sua residência localizada no bairro Gracindo Lopes, às 6:00 horas da manhã em direção a Rua Gabriel Dantas Novaes - Centro da cidade (em frente a prefeitura). O retorno no trajeto inverso a partir das 17:00 horas do mesmo dia.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/353/requerimento_52.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/353/requerimento_52.pdf</t>
   </si>
   <si>
     <t>Solicita que seja disponibilizado o abastecimento de água potável para atender a famílias residentes no Povoado do Salgado e região.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/357/requerimento_053-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/357/requerimento_053-2024.pdf</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/358/requerimento_054-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/358/requerimento_054-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que viabilize o transporte escolar para servir aos alunos residentes no Bairro Umburanas, Sede do Município.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Solicita que seja apreciado os pareceres das Comissões e colocado em 1ª e 2ª votação na Sessão Ordinária do dia 13 de dezembro de 2024 o Projeto de Lei nº 609/2024, pois a urgência do referido projeto de Lei requer.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Solicita que seja apreciado os pareceres das Comissões e colocado em 1ª e 2ª votação na Sessão Ordinária do dia 13 de dezembro de 2024 o Projeto de Lei Complementar nº 001/2024, pois a urgência do referido projeto de Lei requer.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Solicita que seja apreciado os pareceres das Comissões e colocado em 1ª e 2ª votação na Sessão Extraordinária do dia 19 de dezembro de 2024 o Projeto de Lei Complementar nº 001/2024, pois a urgência do referido projeto de Lei requer.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>PCP</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente</t>
   </si>
   <si>
     <t>FOFF - Finanças, Orçamento e Fiscalização Financeira</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/260/parecer_comissao_de_financas.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/260/parecer_comissao_de_financas.pdf</t>
   </si>
   <si>
     <t>Parecer Contrário da Comissão de Finanças, Orçamento e Fiscalização Financeira optando pelo arquivamento do Projeto de Lei Lei 600/2023 que "Institui o Novo Código Tributário e Rendas do Município de Manoel Vitorino e dá outras providências."</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>Parecer da Comissão Finanças, Orçamento e Fiscalização Financeira ao Projeto de Lei 601/2024 que “Concede revisão geral salarial aos servidores ativos integrantes do quadro próprio do Poder Executivo, e altera a Lei Nº 457 de 20 de janeiro de 2012 (Plano de Cargos, Carreiras e Salários para os Servidores Públicos Efetivos Integrantes dos Grupos Funcionais Básicos, Médio e Superior do Município de Manoel Vitorino), e a Lei N°458 de 20 de janeiro de 2012 (Plano de Carreiras, Cargos e Vencimentos dos Servidores Trabalhadores de Saúde da Prefeitura Municipal de Manoel Vitorino) e dá outras providências.”</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>Parecer Favorável da Comissão de Finanças, Orçamento e Fiscalização Financeira ao Projeto de Lei Nº 605/2024 que CONCEDE REVISÃO GERAL SALARIAL AOS SERVIDORES DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE MANOEL VITORINO — BANIA, E ALTERA A LEI 345/2002 — ESTATUTO DO MAGISTÉRIO PÚBLICO E O PLANO DE CARREIRA E VENCIMENTOS DOS SERVIDORES DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE MANOEL VITORINO.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>Parecer Favorável da Comissão de Finanças, Orçamento e Fiscalização Financeira ao Projeto de Lei Nº 601/2024 que "CONCEDE REVISÃO GERAL SALARIAL AOS SERVIDORES ATIVOS INTEGRANTES DO QUADRO PRÓPRIO DO PODER EXECUTIVO, E ALTERA A LEI Nº 457 DE 20 DE JANEIRO DE 2012 (PLANO DE CARGOS, CARREIRAS E SALÁRIOS PARA OS SERVIDORES PÚBLICOS EFETIVOS INTEGRANTES DOS GRUPOS FUNCIONAIS BÁSICOS, MÉDIO E SUPERIOR DO MUNICÍPIO DE MANOEL VITORINO), E A LEI N° 458 DE 20 DE JANEIRO DE 2012 (PLANO DE CARREIRAS, CARGOS E VENCIMENTOS DOS SERVIDORES TRABALHADORES DE SAÚDE DA PREFEITURA MUNICIPAL DE MANOEL VITORINO) E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>290</t>
   </si>
@@ -1180,294 +1180,294 @@
   <si>
     <t>296</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Indica a substituição da professora que atua na Escola Castro Alves, localizada no Povoado de Queimadas, uma vez que a mesma não possui formação profissional para exercer a função.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>EP</t>
   </si>
   <si>
     <t>Emenda Parlamentar</t>
   </si>
   <si>
     <t>Antônio Venâncio Sampaio, João Batista Ferreira Meira, Josivaldo Durans Silva</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/380/emenda_ao_projeto_609.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/380/emenda_ao_projeto_609.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI N° 609/2024 - ``TRAZ EMENDA MODIFICATIVA NO ARTIGO 8° DO PROJETO DE LEI N° 609/2024 "QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE MANOEL VITORINO - BA, PARA 0 EXERCÍCIO FINANCEIRO DE 2025"</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/389/emenda_porojeto_001-2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/389/emenda_porojeto_001-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA NOS ARTIGOS: 1º, 6º, 7º E 11º, DO PROJETO DE LEI COMPLEMENTAR Nº 001/2024 "QUE CRIA A GUARDA MUNICIPAL DE MANOEL VITORINO, ESTADO DA BAHIA E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata da Sessão</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/249/ata_sessao_ordinaria_do_dia_14_de_dezembro_de_2023.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/249/ata_sessao_ordinaria_do_dia_14_de_dezembro_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 32ª Sessão Ordinária da 3ª Sessão Legislativa da 15ª Legislatura</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/269/ata_da_sessao_dia_22_de_fevereiro_de_2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/269/ata_da_sessao_dia_22_de_fevereiro_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 1ª Sessão Ordinária da 4ª Sessão Legislativa da 15ª Legislatura do dia 22 de fevereiro de 2024.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/270/ata_da_sessao_dia_29_de_fevereiro_de_2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/270/ata_da_sessao_dia_29_de_fevereiro_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 2ª Sessão Ordinária da 4ª Sessão Legislativa da 15ª Legislatura do dia 29 de março de 2024.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/280/ata_da_sesao_dia_07_de_marco_de_2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/280/ata_da_sesao_dia_07_de_marco_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 3ª Sessão Ordinária da 4ª Sessão Legislativa da 15ª Legislatura do dia 7 de março de 2024.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/286/ata_da_sessao_dia_14_de_marco_de_2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/286/ata_da_sessao_dia_14_de_marco_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 4ª Sessão Ordinária da 4ª Sessão Legislativa da 15ª Legislatura do dia 14 de março de 2024.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/295/ata_da_sessao_dia_21_de_marco_de_2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/295/ata_da_sessao_dia_21_de_marco_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 5ª Sessão Ordinária da 4ª Sessão Legislativa da 15ª Legislatura  do dia 21 de março de 2024.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/297/ata_da_sessao_dia_26_de_marcode_2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/297/ata_da_sessao_dia_26_de_marcode_2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 6ª Sessão Ordinária da 4ª Sessão Legislativa da 15ª Legislatura do dia 26 de março de 2024.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/301/ata_dia_04_de_abril_de_2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/301/ata_dia_04_de_abril_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 7ª Sessão Ordinária da 4ª Sessão Legislativa da 15ª Legislatura do dia 04 de abril de 2024.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/307/ata_da_sessao_dia_11_de_abril_2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/307/ata_da_sessao_dia_11_de_abril_2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 8ª Sessão Ordinária da 4ª Sessão Legislativa da 15ª Legislatura do dia 11 de abril de 2024.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/313/ata_da_sessao_do_dia_18_de_abril_de_2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/313/ata_da_sessao_do_dia_18_de_abril_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 9ª Sessão Ordinária da 4ª Sessão Legislativa da 15ª Legislatura do dia 18 de abril de 2024.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/318/ata_da_sessao_do_dia_25_de_abril_2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/318/ata_da_sessao_do_dia_25_de_abril_2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 10ª Sessão Ordinária da 4ª Sessão Legislativa da 15ª Legislatura do dia 25 de abril de 2024.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/319/ata_da_sessao_do_dia_02_de_maio_de_2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/319/ata_da_sessao_do_dia_02_de_maio_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 11ª Sessão Ordinária da 4ª Sessão Legislativa da 15ª Legislatura do dia 02 de maio de 2024.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/327/ata_da_sessao_do_09de_maio_de_2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/327/ata_da_sessao_do_09de_maio_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 12ª Sessão Ordinária da 4ª Sessão Legislativa da 15ª Legislatura do dia 9 de maio de 2024.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/331/ata_da_sessao_do_dia_16_de_maio_de_2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/331/ata_da_sessao_do_dia_16_de_maio_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 13ª Sessão Ordinária da 4ª Sessão Legislativa da 15ª Legislatura do dia 16 de maio de 2024.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/333/ata_da_sessao_dia_23_de_maio_de_2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/333/ata_da_sessao_dia_23_de_maio_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 14ª Sessão Ordinária da 4ª Sessão Legislativa da 15ª Legislatura do dia 23 de junho de 2024.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/340/ata_da_sessao_do_dia_06_de_junho_de_2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/340/ata_da_sessao_do_dia_06_de_junho_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 15ª Sessão Ordinária da 4ª Sessão Legislativa da 15ª Legislatura do dia 06 de junho de 2024.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/342/ata_da_sessao_do_dia__13_de_junho_de_2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/342/ata_da_sessao_do_dia__13_de_junho_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 16ª Sessão Ordinária da 4ª Sessão Legislativa da 15ª Legislatura do dia 13 de junho de 2024.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/344/ata_da_sessao_do_dia_20_de_junho_de_2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/344/ata_da_sessao_do_dia_20_de_junho_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 17ª Sessão Ordinária da 4ª Sessão Legislativa da 15ª Legislatura do dia 20 de junho de 2024</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>Ata Eletrônica da 18ª Sessão Ordinária da 4ª Sessão Legislativa da 15ª Legislatura do dia 27 de junho de 2024</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/350/ata_sessao_dia_8_de_agosto_de_2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/350/ata_sessao_dia_8_de_agosto_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 19ª Sessão Ordinária da 4ª Sessão Legislativa da 15ª Legislatura do dia 8 de agosto de 2024</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>Ata Eletrônica da 21ª Sessão Ordinária da 4ª Sessão Legislativa da 15ª Legislatura do dia 22 de agosto de 2024.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/356/ata_sessao_ordinaria_llidado_dia_05_de_setembro_de_2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/356/ata_sessao_ordinaria_llidado_dia_05_de_setembro_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 22ª Sessão Ordinária da 4ª Sessão Legislativa da 15ª Legislatura do dia 29 de agosto de 2024.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/359/ata_sessao_ordinaria_do_dia_05_de_setembro_de_2024__2-.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/359/ata_sessao_ordinaria_do_dia_05_de_setembro_de_2024__2-.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 23ª Sessão Ordinária da 4ª Sessão Legislativa da 15ª Legislatura do dia 5 de setembro de 2024</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>Ata Eletrônica da 24ª Sessão Ordinária da 4ª Sessão Legislativa da 15ª Legislatura do dia 12 de setembro de 2024</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/362/ata_sessao_ordinaria_do_dia_19_de_setembro_de_2024_1.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/362/ata_sessao_ordinaria_do_dia_19_de_setembro_de_2024_1.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 25ª Sessão Ordinária da 4ª Sessão Legislativa da 15ª Legislatura do dia 19 de setembro de 2024</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/363/ata_sessao_ordinaria_do_dia_26_de_setembro_de_2024.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/363/ata_sessao_ordinaria_do_dia_26_de_setembro_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 26ª Sessão Ordinária da 4ª Sessão Legislativa da 15ª Legislatura do dia 26 de setembro de 2024</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>Ata Eletrônica da 27 Sessao Ordinaria da 4 Sessao Legislativa da 15 Legislatura do dia 10 de outubro de 2024</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>Ata Eletrônica da 28ª Sessão Ordinária da 4ª Sessão Legislativa da 15ª Legislatura do dia 17 de outubro de 2024.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>Ata Eletrônica da 29ª Sessão Ordinária da 4ª Sessão Legislativa da 15ª Legislatura do dia 24 de outubro do ano de 2024.</t>
   </si>
   <si>
     <t>371</t>
   </si>
@@ -1507,51 +1507,51 @@
   <si>
     <t>393</t>
   </si>
   <si>
     <t>Ata Eletrônica da 36ª Sessão Ordinária da 4ª Sessão Legislativa da 15ª Legislatura do dia 13 de Dezembro de 2024</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>Ata Eletrônica da 1ª Sessão Extraordinária da 4ª Sessão Legislativa da 15ª Legislatura do dia 19 de dezembro de 2024.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>PTCM</t>
   </si>
   <si>
     <t>Parecer do TCM</t>
   </si>
   <si>
     <t>Cons Paulo Rangel</t>
   </si>
   <si>
-    <t>https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/372/07840e23.odt.pdf</t>
+    <t>http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/372/07840e23.odt.pdf</t>
   </si>
   <si>
     <t>Parecer do Tribunal de Contas dos Municípios, Processo nº 07840e23, referente ao Exercício Financeiro de 2022 da Prefeitura Municipal de Manoel Vitorino.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1858,68 +1858,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/316/projeo_de_decreto_legislativo_no_06-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/309/projeto_de_lei_no001-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/349/projeto_de_lei_legislativo_02-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/376/subsidio_prefeito_e_vice_prefeito.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/377/subsidio_vereadores.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/261/projeto_de_lei_no601-2024_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/262/projeto_de_lei_no602-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/274/projeto_de_lei_603-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/273/projeto_de_lei_604-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/275/projeto_de_lei_n_605-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/281/projeto_de_lei_606-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/288/projeto_de_lei_no_607-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/303/ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/355/projeto_de_lei_no609-2024_30_de_agsto_de_2024_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/369/projeto_de_lei_complementar_01-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/324/projeto_de_resolucao_001_de_13_de_maio_de_2014.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/343/projeto_de_resolucao_legislativo_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/383/projeto_de_resolucao_003-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/351/minuta_lei_organica_de_manoel_vitorino_2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/248/requerimento_no001-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/250/requerimento_no002-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/251/requerimento_no003-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/252/requerimento_no004-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/253/requerimento_no005-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/254/requerimento_no006-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/256/requerimento_no007-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/257/requerimento_no008-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/258/requerimento_no009-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/263/requerimento_no010-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/264/requerimento_no011-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/265/requerimento_no012-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/266/requerimento_no013-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/267/requerimento_no014-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/268/requerimento_no015-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/271/requerimento_no016-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/272/requerimento_no017-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/276/requerimento_no018-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/277/requerimento_no019-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/278/requerimento_no020-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/283/requerimento_no021-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/284/requerimento_no022-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/293/riquerimento_no_023-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/299/requeimento_no_024-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/300/requerimento_no_025-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/304/requerimento_no_026-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/310/requerimento_no_027.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/311/requerimento_no_028.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/312/requerimento_no_029.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/314/requerimento_no_030.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/315/requerimento_no_031-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/320/requerimento_no_032-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/321/requerimento_no_033-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/322/requerimento_no_034-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/323/requerimento_no_035-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/325/requerimento_no_036-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/326/requerimento_no_037-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/328/requerimento_no038-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/329/requerimento_no_039-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/330/requerimento_no_040-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/334/requerimento_041-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/336/requerimento_no042-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/337/requerimento_no043-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/338/requerimento_no044-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/339/requerimento_no045-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/341/requerimento_no_047-2024_1.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/345/requerimento_no048-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/346/requerimento_no049-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/348/requerimento_50.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/352/requemento_51.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/353/requerimento_52.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/357/requerimento_053-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/358/requerimento_054-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/260/parecer_comissao_de_financas.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/380/emenda_ao_projeto_609.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/389/emenda_porojeto_001-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/249/ata_sessao_ordinaria_do_dia_14_de_dezembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/269/ata_da_sessao_dia_22_de_fevereiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/270/ata_da_sessao_dia_29_de_fevereiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/280/ata_da_sesao_dia_07_de_marco_de_2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/286/ata_da_sessao_dia_14_de_marco_de_2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/295/ata_da_sessao_dia_21_de_marco_de_2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/297/ata_da_sessao_dia_26_de_marcode_2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/301/ata_dia_04_de_abril_de_2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/307/ata_da_sessao_dia_11_de_abril_2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/313/ata_da_sessao_do_dia_18_de_abril_de_2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/318/ata_da_sessao_do_dia_25_de_abril_2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/319/ata_da_sessao_do_dia_02_de_maio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/327/ata_da_sessao_do_09de_maio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/331/ata_da_sessao_do_dia_16_de_maio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/333/ata_da_sessao_dia_23_de_maio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/340/ata_da_sessao_do_dia_06_de_junho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/342/ata_da_sessao_do_dia__13_de_junho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/344/ata_da_sessao_do_dia_20_de_junho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/350/ata_sessao_dia_8_de_agosto_de_2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/356/ata_sessao_ordinaria_llidado_dia_05_de_setembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/359/ata_sessao_ordinaria_do_dia_05_de_setembro_de_2024__2-.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/362/ata_sessao_ordinaria_do_dia_19_de_setembro_de_2024_1.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/363/ata_sessao_ordinaria_do_dia_26_de_setembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/372/07840e23.odt.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/316/projeo_de_decreto_legislativo_no_06-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/309/projeto_de_lei_no001-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/349/projeto_de_lei_legislativo_02-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/376/subsidio_prefeito_e_vice_prefeito.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/377/subsidio_vereadores.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/261/projeto_de_lei_no601-2024_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/262/projeto_de_lei_no602-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/274/projeto_de_lei_603-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/273/projeto_de_lei_604-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/275/projeto_de_lei_n_605-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/281/projeto_de_lei_606-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/288/projeto_de_lei_no_607-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/303/ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/355/projeto_de_lei_no609-2024_30_de_agsto_de_2024_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/369/projeto_de_lei_complementar_01-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/324/projeto_de_resolucao_001_de_13_de_maio_de_2014.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/343/projeto_de_resolucao_legislativo_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/383/projeto_de_resolucao_003-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/351/minuta_lei_organica_de_manoel_vitorino_2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/248/requerimento_no001-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/250/requerimento_no002-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/251/requerimento_no003-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/252/requerimento_no004-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/253/requerimento_no005-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/254/requerimento_no006-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/256/requerimento_no007-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/257/requerimento_no008-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/258/requerimento_no009-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/263/requerimento_no010-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/264/requerimento_no011-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/265/requerimento_no012-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/266/requerimento_no013-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/267/requerimento_no014-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/268/requerimento_no015-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/271/requerimento_no016-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/272/requerimento_no017-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/276/requerimento_no018-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/277/requerimento_no019-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/278/requerimento_no020-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/283/requerimento_no021-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/284/requerimento_no022-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/293/riquerimento_no_023-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/299/requeimento_no_024-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/300/requerimento_no_025-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/304/requerimento_no_026-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/310/requerimento_no_027.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/311/requerimento_no_028.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/312/requerimento_no_029.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/314/requerimento_no_030.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/315/requerimento_no_031-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/320/requerimento_no_032-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/321/requerimento_no_033-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/322/requerimento_no_034-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/323/requerimento_no_035-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/325/requerimento_no_036-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/326/requerimento_no_037-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/328/requerimento_no038-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/329/requerimento_no_039-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/330/requerimento_no_040-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/334/requerimento_041-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/336/requerimento_no042-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/337/requerimento_no043-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/338/requerimento_no044-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/339/requerimento_no045-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/341/requerimento_no_047-2024_1.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/345/requerimento_no048-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/346/requerimento_no049-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/348/requerimento_50.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/352/requemento_51.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/353/requerimento_52.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/357/requerimento_053-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/358/requerimento_054-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/260/parecer_comissao_de_financas.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/380/emenda_ao_projeto_609.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/389/emenda_porojeto_001-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/249/ata_sessao_ordinaria_do_dia_14_de_dezembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/269/ata_da_sessao_dia_22_de_fevereiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/270/ata_da_sessao_dia_29_de_fevereiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/280/ata_da_sesao_dia_07_de_marco_de_2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/286/ata_da_sessao_dia_14_de_marco_de_2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/295/ata_da_sessao_dia_21_de_marco_de_2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/297/ata_da_sessao_dia_26_de_marcode_2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/301/ata_dia_04_de_abril_de_2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/307/ata_da_sessao_dia_11_de_abril_2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/313/ata_da_sessao_do_dia_18_de_abril_de_2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/318/ata_da_sessao_do_dia_25_de_abril_2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/319/ata_da_sessao_do_dia_02_de_maio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/327/ata_da_sessao_do_09de_maio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/331/ata_da_sessao_do_dia_16_de_maio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/333/ata_da_sessao_dia_23_de_maio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/340/ata_da_sessao_do_dia_06_de_junho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/342/ata_da_sessao_do_dia__13_de_junho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/344/ata_da_sessao_do_dia_20_de_junho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/350/ata_sessao_dia_8_de_agosto_de_2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/356/ata_sessao_ordinaria_llidado_dia_05_de_setembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/359/ata_sessao_ordinaria_do_dia_05_de_setembro_de_2024__2-.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/362/ata_sessao_ordinaria_do_dia_19_de_setembro_de_2024_1.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/363/ata_sessao_ordinaria_do_dia_26_de_setembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manoelvitorino.ba.leg.br/media/sapl/public/materialegislativa/2024/372/07840e23.odt.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H143"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="199.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="134.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="133.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>